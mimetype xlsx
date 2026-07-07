--- v0 (2026-05-07)
+++ v1 (2026-07-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="413">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="355">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Produk</t>
   </si>
   <si>
     <t>Item Produk</t>
   </si>
   <si>
     <t>Harga Normal</t>
   </si>
   <si>
     <t>Harga Basic</t>
   </si>
   <si>
     <t>Harga Gold</t>
   </si>
   <si>
     <t>Harga Platinum</t>
   </si>
   <si>
@@ -65,248 +65,194 @@
   <si>
     <t>AOV11</t>
   </si>
   <si>
     <t>Arena of Valor</t>
   </si>
   <si>
     <t>AOV 24050 Vouchers</t>
   </si>
   <si>
     <t>Tersedia</t>
   </si>
   <si>
     <t>AOV12</t>
   </si>
   <si>
     <t>AOV 48200 Vouchers</t>
   </si>
   <si>
     <t>AOV2</t>
   </si>
   <si>
     <t>AOV 18 Vouchers</t>
   </si>
   <si>
-    <t>AOV7</t>
-[...5 lines deleted...]
-    <t>Byu6</t>
+    <t>pre30468168</t>
+  </si>
+  <si>
+    <t>Blood Strike</t>
+  </si>
+  <si>
+    <t>Blood Strike 100 Gold</t>
+  </si>
+  <si>
+    <t>pre30486477</t>
+  </si>
+  <si>
+    <t>Free Fire</t>
+  </si>
+  <si>
+    <t>Free Fire BP Card</t>
+  </si>
+  <si>
+    <t>pre30486479</t>
+  </si>
+  <si>
+    <t>Free Fire Membership Mingguan</t>
+  </si>
+  <si>
+    <t>GP6</t>
+  </si>
+  <si>
+    <t>GOOGLE PLAY INDONESIA</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 150.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>PB6</t>
+  </si>
+  <si>
+    <t>POINT BLANK</t>
+  </si>
+  <si>
+    <t>36.000 PB Cash</t>
+  </si>
+  <si>
+    <t>PB7</t>
+  </si>
+  <si>
+    <t>60.000 PB Cash</t>
+  </si>
+  <si>
+    <t>PLN100</t>
+  </si>
+  <si>
+    <t>PLN</t>
+  </si>
+  <si>
+    <t>PLN 100.000</t>
+  </si>
+  <si>
+    <t>PLN20</t>
+  </si>
+  <si>
+    <t>PLN 20.000</t>
+  </si>
+  <si>
+    <t>PLN50</t>
+  </si>
+  <si>
+    <t>PLN 50.000</t>
+  </si>
+  <si>
+    <t>pre30410465</t>
+  </si>
+  <si>
+    <t>Mobile Legends (Malaysia)</t>
+  </si>
+  <si>
+    <t>Mobile Legends Weekly Diamond Pass (Malaysia)</t>
+  </si>
+  <si>
+    <t>pre30472632</t>
+  </si>
+  <si>
+    <t>Delta Force</t>
+  </si>
+  <si>
+    <t>Delta Force 18 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>STEAM1</t>
+  </si>
+  <si>
+    <t>Steam Wallet (IDR)</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 6.000</t>
+  </si>
+  <si>
+    <t>STEAM2</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 8.000</t>
+  </si>
+  <si>
+    <t>STEAM7</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 120.000</t>
+  </si>
+  <si>
+    <t>pre30412558</t>
   </si>
   <si>
     <t>by.U</t>
   </si>
   <si>
-    <t>by.U 50.000</t>
-[...95 lines deleted...]
-    <t>pre30410452</t>
+    <t>by.U Data Kaget 15 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>pre30412557</t>
+  </si>
+  <si>
+    <t>by.U Data Kaget 20 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>pre30412556</t>
+  </si>
+  <si>
+    <t>by.U Data Kaget 18 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>TSEL2</t>
+  </si>
+  <si>
+    <t>TELKOMSEL</t>
+  </si>
+  <si>
+    <t>Telkomsel 5.000</t>
+  </si>
+  <si>
+    <t>pre30460815</t>
   </si>
   <si>
     <t>Mobile Legends A</t>
   </si>
   <si>
-    <t>Mobile Legends Weekly Diamond Pass (Indonesia)</t>
-[...82 lines deleted...]
-  <si>
     <t>Mobile Legends Weekly Diamond Pass 2x (Indonesia)</t>
   </si>
   <si>
     <t>pre30460817</t>
   </si>
   <si>
     <t>Mobile Legends Weekly Diamond Pass 4x (Indonesia)</t>
   </si>
   <si>
     <t>pre30460818</t>
   </si>
   <si>
     <t>Mobile Legends Weekly Diamond Pass 5x (Indonesia)</t>
   </si>
   <si>
     <t>pre30460820</t>
   </si>
   <si>
     <t>Mobile Legends 5 Diamonds (Indonesia)</t>
   </si>
   <si>
     <t>pre30460822</t>
   </si>
   <si>
     <t>Mobile Legends 12 Diamonds (Indonesia)</t>
@@ -362,140 +308,116 @@
   <si>
     <t>pre30460942</t>
   </si>
   <si>
     <t>Mobile Legends Twilight Pass (Malaysia)</t>
   </si>
   <si>
     <t>pre30460944</t>
   </si>
   <si>
     <t>Mobile Legends 28 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>pre30460947</t>
   </si>
   <si>
     <t>MOBILE LEGENDS Weekly Elite Bundle (Malaysia)</t>
   </si>
   <si>
     <t>pre30460949</t>
   </si>
   <si>
     <t>Mobile Legends 70 Diamonds (Malaysia)</t>
   </si>
   <si>
-    <t>pre30460956</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30460958</t>
   </si>
   <si>
     <t>MOBILE LEGENDS Monthly Epic Bundle (Malaysia)</t>
   </si>
   <si>
     <t>pre30460959</t>
   </si>
   <si>
     <t>Mobile Legends 345 Diamonds (Malaysia)</t>
   </si>
   <si>
-    <t>pre30460960</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30460965</t>
   </si>
   <si>
     <t>Mobile Legends 583 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>pre30460966</t>
   </si>
   <si>
     <t>Mobile Legends 641 Diamonds (Malaysia)</t>
   </si>
   <si>
-    <t>pre30460968</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30460969</t>
   </si>
   <si>
     <t>Mobile Legends 870 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>pre30460974</t>
   </si>
   <si>
     <t>Mobile Legends 1383 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>pre30460975</t>
   </si>
   <si>
     <t>Mobile Legends 1.586 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>pre30460976</t>
   </si>
   <si>
     <t>Mobile Legends 1628 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>pre30460978</t>
   </si>
   <si>
     <t>Mobile Legends 1740 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>pre30460979</t>
   </si>
   <si>
     <t>Mobile Legends 1801 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>pre30460980</t>
   </si>
   <si>
     <t>Mobile Legends 2162 Diamonds (Malaysia)</t>
   </si>
   <si>
-    <t>pre30460981</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30460982</t>
   </si>
   <si>
     <t>Mobile Legends 2670 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>pre30460984</t>
   </si>
   <si>
     <t>Mobile Legends 3074 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>pre30460985</t>
   </si>
   <si>
     <t>Mobile Legends 3172 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>pre30460987</t>
   </si>
   <si>
     <t>Mobile Legends 3601 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>pre30460988</t>
@@ -518,68 +440,56 @@
   <si>
     <t>pre30460992</t>
   </si>
   <si>
     <t>Mobile Legends 5432 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>pre30460994</t>
   </si>
   <si>
     <t>Mobile Legends 5952 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>pre30460995</t>
   </si>
   <si>
     <t>Mobile Legends 6307 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>pre30460997</t>
   </si>
   <si>
     <t>Mobile Legends 6822 Diamonds (Malaysia)</t>
   </si>
   <si>
-    <t>pre30460998</t>
+    <t>pre30461004</t>
   </si>
   <si>
     <t>Mobile Legends (Global)</t>
   </si>
   <si>
-    <t>Mobile Legends Weekly Diamond Pass (Global)</t>
-[...10 lines deleted...]
-  <si>
     <t>Mobile Legends 172 Diamonds (Global)</t>
   </si>
   <si>
     <t>pre30461006</t>
   </si>
   <si>
     <t>Mobile Legends 257 Diamonds (Global)</t>
   </si>
   <si>
     <t>pre30461010</t>
   </si>
   <si>
     <t>Mobile Legends 429 Diamonds (Global)</t>
   </si>
   <si>
     <t>pre30461013</t>
   </si>
   <si>
     <t>Mobile Legends 706 Diamonds (Global)</t>
   </si>
   <si>
     <t>pre30461016</t>
   </si>
   <si>
     <t>Mobile Legends 888 Diamonds (Global)</t>
@@ -953,62 +863,50 @@
   <si>
     <t>AFK Journey 588 Dragon Crystals</t>
   </si>
   <si>
     <t>pre30491247</t>
   </si>
   <si>
     <t>AFK Journey 3.150 Dragon Crystals</t>
   </si>
   <si>
     <t>pre30491249</t>
   </si>
   <si>
     <t>AFK Journey Esperia Monthly Premium Gazette</t>
   </si>
   <si>
     <t>pre30467886</t>
   </si>
   <si>
     <t>Call Of Duty Mobile (Indonesia)</t>
   </si>
   <si>
     <t>Call of Duty Mobile 4013 CP</t>
   </si>
   <si>
-    <t>pre30467894</t>
-[...10 lines deleted...]
-  <si>
     <t>pre30461093</t>
   </si>
   <si>
     <t>Mobile Legends (Philippines)</t>
   </si>
   <si>
     <t>Mobile Legends Twilight Pass (Filipina)</t>
   </si>
   <si>
     <t>pre30470233</t>
   </si>
   <si>
     <t>Zepeto</t>
   </si>
   <si>
     <t>Zepeto 62.800 Coins</t>
   </si>
   <si>
     <t>pre30470263</t>
   </si>
   <si>
     <t>State of Survival</t>
   </si>
   <si>
     <t>State of Survival 100 Diamonds</t>
@@ -1040,162 +938,90 @@
   <si>
     <t>Onmyoji Arena 1.280 Jade</t>
   </si>
   <si>
     <t>pre30470285</t>
   </si>
   <si>
     <t>Onmyoji Arena 3.280 Jade</t>
   </si>
   <si>
     <t>pre30470286</t>
   </si>
   <si>
     <t>Onmyoji Arena 6.480 Jade</t>
   </si>
   <si>
     <t>BS1B</t>
   </si>
   <si>
     <t>Bstation Premium</t>
   </si>
   <si>
     <t>Bstation Premium 1 Bulan (Sharing)</t>
   </si>
   <si>
-    <t>pre30472816</t>
+    <t>pre30472813</t>
   </si>
   <si>
     <t>PUBG Mobile (GLOBAL)</t>
   </si>
   <si>
-    <t>PUBG Mobile Global 1.080 UC</t>
-[...5 lines deleted...]
-    <t>Delta Force Black Hawk Down Redefine  - Garena</t>
+    <t>PUBG Mobile Global 3.850 UC</t>
+  </si>
+  <si>
+    <t>pre30472815</t>
+  </si>
+  <si>
+    <t>PUBG Mobile Global 180 UC</t>
   </si>
   <si>
     <t>pre30472734</t>
   </si>
   <si>
     <t>Ragnarok M Eternal Love (SEA)</t>
   </si>
   <si>
     <t>1 Big Cat Coins</t>
   </si>
   <si>
     <t>pre30472735</t>
   </si>
   <si>
     <t>3 Big Cat Coins</t>
   </si>
   <si>
     <t>pre30472736</t>
   </si>
   <si>
     <t>4 Big Cat Coins</t>
   </si>
   <si>
     <t>pre30472737</t>
   </si>
   <si>
     <t>5 Big Cat Coins</t>
-  </si>
-[...70 lines deleted...]
-    <t>748 Big Cat Coins</t>
   </si>
   <si>
     <t>CNV1B</t>
   </si>
   <si>
     <t>Canva Pro</t>
   </si>
   <si>
     <t>Canva Pro/Edu 1 Bulan (Via Invite)</t>
   </si>
   <si>
     <t>CNV1T</t>
   </si>
   <si>
     <t>Canva Pro/Edu 1 Tahun (Via Invite)</t>
   </si>
   <si>
     <t>VIU1T</t>
   </si>
   <si>
     <t>Viu</t>
   </si>
   <si>
     <t>Viu 1 Tahun</t>
   </si>
@@ -1603,54 +1429,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I186"/>
+  <dimension ref="A1:I157"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H186" sqref="H186"/>
+      <selection activeCell="H157" sqref="H157"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1735,5317 +1561,4476 @@
       </c>
       <c r="E4" s="2">
         <v>4984</v>
       </c>
       <c r="F4" s="2">
         <v>4979</v>
       </c>
       <c r="G4" s="2">
         <v>4974</v>
       </c>
       <c r="H4" s="2">
         <v>4969</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
         <v>4</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E5" s="2">
-        <v>180970</v>
+        <v>12001</v>
       </c>
       <c r="F5" s="2">
-        <v>180791</v>
+        <v>11989</v>
       </c>
       <c r="G5" s="2">
-        <v>180612</v>
+        <v>11977</v>
       </c>
       <c r="H5" s="2">
-        <v>180433</v>
+        <v>11965</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1">
         <v>5</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E6" s="2">
-        <v>49777</v>
+        <v>39689</v>
       </c>
       <c r="F6" s="2">
-        <v>49727</v>
+        <v>39650</v>
       </c>
       <c r="G6" s="2">
-        <v>49678</v>
+        <v>39610</v>
       </c>
       <c r="H6" s="2">
-        <v>49629</v>
+        <v>39571</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
         <v>6</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" s="2">
-        <v>98062</v>
+        <v>27828</v>
       </c>
       <c r="F7" s="2">
-        <v>97965</v>
+        <v>27800</v>
       </c>
       <c r="G7" s="2">
-        <v>97868</v>
+        <v>27773</v>
       </c>
       <c r="H7" s="2">
-        <v>97771</v>
+        <v>27745</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
         <v>7</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E8" s="2">
-        <v>12001</v>
+        <v>148397</v>
       </c>
       <c r="F8" s="2">
-        <v>11989</v>
+        <v>148250</v>
       </c>
       <c r="G8" s="2">
-        <v>11977</v>
+        <v>148103</v>
       </c>
       <c r="H8" s="2">
-        <v>11965</v>
+        <v>147956</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1">
         <v>8</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E9" s="2">
-        <v>7294</v>
+        <v>257830</v>
       </c>
       <c r="F9" s="2">
-        <v>7287</v>
+        <v>257575</v>
       </c>
       <c r="G9" s="2">
-        <v>7280</v>
+        <v>257320</v>
       </c>
       <c r="H9" s="2">
-        <v>7273</v>
+        <v>257065</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1">
         <v>9</v>
       </c>
       <c r="B10" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E10" s="2">
-        <v>39689</v>
+        <v>450473</v>
       </c>
       <c r="F10" s="2">
-        <v>39650</v>
+        <v>450028</v>
       </c>
       <c r="G10" s="2">
-        <v>39610</v>
+        <v>449582</v>
       </c>
       <c r="H10" s="2">
-        <v>39571</v>
+        <v>449137</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1">
         <v>10</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E11" s="2">
-        <v>27828</v>
+        <v>99609</v>
       </c>
       <c r="F11" s="2">
-        <v>27800</v>
+        <v>99510</v>
       </c>
       <c r="G11" s="2">
-        <v>27773</v>
+        <v>99412</v>
       </c>
       <c r="H11" s="2">
-        <v>27745</v>
+        <v>99313</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1">
         <v>11</v>
       </c>
       <c r="B12" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C12" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E12" s="2">
-        <v>148397</v>
+        <v>19725</v>
       </c>
       <c r="F12" s="2">
-        <v>148250</v>
+        <v>19705</v>
       </c>
       <c r="G12" s="2">
-        <v>148103</v>
+        <v>19686</v>
       </c>
       <c r="H12" s="2">
-        <v>147956</v>
+        <v>19666</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1">
         <v>12</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E13" s="2">
-        <v>494455</v>
+        <v>50070</v>
       </c>
       <c r="F13" s="2">
-        <v>493966</v>
+        <v>50020</v>
       </c>
       <c r="G13" s="2">
-        <v>493477</v>
+        <v>49971</v>
       </c>
       <c r="H13" s="2">
-        <v>492988</v>
+        <v>49921</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1">
         <v>13</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E14" s="2">
-        <v>176647</v>
+        <v>35385</v>
       </c>
       <c r="F14" s="2">
-        <v>176472</v>
+        <v>35350</v>
       </c>
       <c r="G14" s="2">
-        <v>176298</v>
+        <v>35315</v>
       </c>
       <c r="H14" s="2">
-        <v>176123</v>
+        <v>35280</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1">
         <v>14</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E15" s="2">
-        <v>257830</v>
+        <v>4979</v>
       </c>
       <c r="F15" s="2">
-        <v>257575</v>
+        <v>4974</v>
       </c>
       <c r="G15" s="2">
-        <v>257320</v>
+        <v>4969</v>
       </c>
       <c r="H15" s="2">
-        <v>257065</v>
+        <v>4964</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1">
         <v>15</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E16" s="2">
-        <v>440579</v>
+        <v>5950</v>
       </c>
       <c r="F16" s="2">
-        <v>440143</v>
+        <v>5944</v>
       </c>
       <c r="G16" s="2">
-        <v>439707</v>
+        <v>5938</v>
       </c>
       <c r="H16" s="2">
-        <v>439271</v>
+        <v>5932</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1">
         <v>16</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E17" s="2">
-        <v>99609</v>
+        <v>8083</v>
       </c>
       <c r="F17" s="2">
-        <v>99510</v>
+        <v>8075</v>
       </c>
       <c r="G17" s="2">
-        <v>99412</v>
+        <v>8067</v>
       </c>
       <c r="H17" s="2">
-        <v>99313</v>
+        <v>8059</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1">
         <v>17</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E18" s="2">
-        <v>19725</v>
+        <v>118818</v>
       </c>
       <c r="F18" s="2">
-        <v>19705</v>
+        <v>118700</v>
       </c>
       <c r="G18" s="2">
-        <v>19686</v>
+        <v>118583</v>
       </c>
       <c r="H18" s="2">
-        <v>19666</v>
+        <v>118465</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1">
         <v>18</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E19" s="2">
-        <v>50070</v>
+        <v>45116</v>
       </c>
       <c r="F19" s="2">
-        <v>50020</v>
+        <v>45071</v>
       </c>
       <c r="G19" s="2">
-        <v>49971</v>
+        <v>45027</v>
       </c>
       <c r="H19" s="2">
-        <v>49921</v>
+        <v>44982</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1">
         <v>19</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E20" s="2">
-        <v>27499</v>
+        <v>45975</v>
       </c>
       <c r="F20" s="2">
-        <v>27472</v>
+        <v>45930</v>
       </c>
       <c r="G20" s="2">
-        <v>27445</v>
+        <v>45884</v>
       </c>
       <c r="H20" s="2">
-        <v>27418</v>
+        <v>45839</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1">
         <v>20</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E21" s="2">
-        <v>35003</v>
+        <v>47542</v>
       </c>
       <c r="F21" s="2">
-        <v>34968</v>
+        <v>47495</v>
       </c>
       <c r="G21" s="2">
-        <v>34934</v>
+        <v>47448</v>
       </c>
       <c r="H21" s="2">
-        <v>34899</v>
+        <v>47401</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1">
         <v>21</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E22" s="2">
-        <v>4759</v>
+        <v>4095</v>
       </c>
       <c r="F22" s="2">
-        <v>4754</v>
+        <v>4091</v>
       </c>
       <c r="G22" s="2">
-        <v>4749</v>
+        <v>4086</v>
       </c>
       <c r="H22" s="2">
-        <v>4745</v>
+        <v>4082</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E23" s="2">
-        <v>5924</v>
+        <v>55278</v>
       </c>
       <c r="F23" s="2">
-        <v>5919</v>
+        <v>55224</v>
       </c>
       <c r="G23" s="2">
-        <v>5913</v>
+        <v>55169</v>
       </c>
       <c r="H23" s="2">
-        <v>5907</v>
+        <v>55114</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E24" s="2">
-        <v>7921</v>
+        <v>110531</v>
       </c>
       <c r="F24" s="2">
-        <v>7913</v>
+        <v>110421</v>
       </c>
       <c r="G24" s="2">
-        <v>7906</v>
+        <v>110312</v>
       </c>
       <c r="H24" s="2">
-        <v>7898</v>
+        <v>110203</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E25" s="2">
-        <v>115229</v>
+        <v>138157</v>
       </c>
       <c r="F25" s="2">
-        <v>115115</v>
+        <v>138021</v>
       </c>
       <c r="G25" s="2">
-        <v>115001</v>
+        <v>137884</v>
       </c>
       <c r="H25" s="2">
-        <v>114887</v>
+        <v>137747</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E26" s="2">
-        <v>245471</v>
+        <v>1439</v>
       </c>
       <c r="F26" s="2">
-        <v>245228</v>
+        <v>1437</v>
       </c>
       <c r="G26" s="2">
-        <v>244985</v>
+        <v>1436</v>
       </c>
       <c r="H26" s="2">
-        <v>244742</v>
+        <v>1434</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>25</v>
+        <v>64</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E27" s="2">
-        <v>49815</v>
+        <v>3386</v>
       </c>
       <c r="F27" s="2">
-        <v>49766</v>
+        <v>3382</v>
       </c>
       <c r="G27" s="2">
-        <v>49716</v>
+        <v>3379</v>
       </c>
       <c r="H27" s="2">
-        <v>49667</v>
+        <v>3376</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>20</v>
+        <v>64</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E28" s="2">
-        <v>45116</v>
+        <v>9114</v>
       </c>
       <c r="F28" s="2">
-        <v>45071</v>
+        <v>9105</v>
       </c>
       <c r="G28" s="2">
-        <v>45027</v>
+        <v>9096</v>
       </c>
       <c r="H28" s="2">
-        <v>44982</v>
+        <v>9087</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>20</v>
+        <v>64</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E29" s="2">
-        <v>45975</v>
+        <v>12941</v>
       </c>
       <c r="F29" s="2">
-        <v>45930</v>
+        <v>12928</v>
       </c>
       <c r="G29" s="2">
-        <v>45884</v>
+        <v>12915</v>
       </c>
       <c r="H29" s="2">
-        <v>45839</v>
+        <v>12902</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>20</v>
+        <v>64</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E30" s="2">
-        <v>47542</v>
+        <v>18644</v>
       </c>
       <c r="F30" s="2">
-        <v>47495</v>
+        <v>18625</v>
       </c>
       <c r="G30" s="2">
-        <v>47448</v>
+        <v>18607</v>
       </c>
       <c r="H30" s="2">
-        <v>47401</v>
+        <v>18589</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E31" s="2">
-        <v>4095</v>
+        <v>72316</v>
       </c>
       <c r="F31" s="2">
-        <v>4091</v>
+        <v>72244</v>
       </c>
       <c r="G31" s="2">
-        <v>4086</v>
+        <v>72173</v>
       </c>
       <c r="H31" s="2">
-        <v>4082</v>
+        <v>72101</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E32" s="2">
-        <v>55563</v>
+        <v>64729</v>
       </c>
       <c r="F32" s="2">
-        <v>55508</v>
+        <v>64665</v>
       </c>
       <c r="G32" s="2">
-        <v>55453</v>
+        <v>64601</v>
       </c>
       <c r="H32" s="2">
-        <v>55398</v>
+        <v>64537</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E33" s="2">
-        <v>111125</v>
+        <v>190755</v>
       </c>
       <c r="F33" s="2">
-        <v>111015</v>
+        <v>190567</v>
       </c>
       <c r="G33" s="2">
-        <v>110905</v>
+        <v>190378</v>
       </c>
       <c r="H33" s="2">
-        <v>110795</v>
+        <v>190189</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E34" s="2">
-        <v>138906</v>
+        <v>370245</v>
       </c>
       <c r="F34" s="2">
-        <v>138769</v>
+        <v>369879</v>
       </c>
       <c r="G34" s="2">
-        <v>138632</v>
+        <v>369513</v>
       </c>
       <c r="H34" s="2">
-        <v>138494</v>
+        <v>369147</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E35" s="2">
-        <v>1444</v>
+        <v>918518</v>
       </c>
       <c r="F35" s="2">
-        <v>1442</v>
+        <v>917609</v>
       </c>
       <c r="G35" s="2">
-        <v>1441</v>
+        <v>916701</v>
       </c>
       <c r="H35" s="2">
-        <v>1439</v>
+        <v>915792</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1">
         <v>35</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E36" s="2">
-        <v>3365</v>
+        <v>147937</v>
       </c>
       <c r="F36" s="2">
-        <v>3361</v>
+        <v>147790</v>
       </c>
       <c r="G36" s="2">
-        <v>3358</v>
+        <v>147644</v>
       </c>
       <c r="H36" s="2">
-        <v>3355</v>
+        <v>147498</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E37" s="2">
-        <v>9087</v>
+        <v>8279</v>
       </c>
       <c r="F37" s="2">
-        <v>9078</v>
+        <v>8271</v>
       </c>
       <c r="G37" s="2">
-        <v>9069</v>
+        <v>8263</v>
       </c>
       <c r="H37" s="2">
-        <v>9060</v>
+        <v>8255</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E38" s="2">
-        <v>13143</v>
+        <v>16472</v>
       </c>
       <c r="F38" s="2">
-        <v>13130</v>
+        <v>16456</v>
       </c>
       <c r="G38" s="2">
-        <v>13117</v>
+        <v>16440</v>
       </c>
       <c r="H38" s="2">
-        <v>13104</v>
+        <v>16423</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E39" s="2">
-        <v>18659</v>
+        <v>20325</v>
       </c>
       <c r="F39" s="2">
-        <v>18641</v>
+        <v>20305</v>
       </c>
       <c r="G39" s="2">
-        <v>18622</v>
+        <v>20285</v>
       </c>
       <c r="H39" s="2">
-        <v>18604</v>
+        <v>20265</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E40" s="2">
-        <v>72316</v>
+        <v>82620</v>
       </c>
       <c r="F40" s="2">
-        <v>72244</v>
+        <v>82538</v>
       </c>
       <c r="G40" s="2">
-        <v>72173</v>
+        <v>82456</v>
       </c>
       <c r="H40" s="2">
-        <v>72101</v>
+        <v>82375</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E41" s="2">
-        <v>65715</v>
+        <v>105376</v>
       </c>
       <c r="F41" s="2">
-        <v>65650</v>
+        <v>105271</v>
       </c>
       <c r="G41" s="2">
-        <v>65585</v>
+        <v>105167</v>
       </c>
       <c r="H41" s="2">
-        <v>65520</v>
+        <v>105063</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E42" s="2">
-        <v>190896</v>
+        <v>169558</v>
       </c>
       <c r="F42" s="2">
-        <v>190707</v>
+        <v>169390</v>
       </c>
       <c r="G42" s="2">
-        <v>190518</v>
+        <v>169222</v>
       </c>
       <c r="H42" s="2">
-        <v>190330</v>
+        <v>169055</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>104</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E43" s="2">
-        <v>370245</v>
+        <v>190242</v>
       </c>
       <c r="F43" s="2">
-        <v>369879</v>
+        <v>190054</v>
       </c>
       <c r="G43" s="2">
-        <v>369513</v>
+        <v>189866</v>
       </c>
       <c r="H43" s="2">
-        <v>369147</v>
+        <v>189677</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E44" s="2">
-        <v>918518</v>
+        <v>252205</v>
       </c>
       <c r="F44" s="2">
-        <v>917609</v>
+        <v>251956</v>
       </c>
       <c r="G44" s="2">
-        <v>916701</v>
+        <v>251706</v>
       </c>
       <c r="H44" s="2">
-        <v>915792</v>
+        <v>251457</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E45" s="2">
-        <v>150385</v>
+        <v>401142</v>
       </c>
       <c r="F45" s="2">
-        <v>150236</v>
+        <v>400745</v>
       </c>
       <c r="G45" s="2">
-        <v>150088</v>
+        <v>400348</v>
       </c>
       <c r="H45" s="2">
-        <v>149939</v>
+        <v>399951</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E46" s="2">
-        <v>8185</v>
+        <v>453743</v>
       </c>
       <c r="F46" s="2">
-        <v>8177</v>
+        <v>453294</v>
       </c>
       <c r="G46" s="2">
-        <v>8169</v>
+        <v>452845</v>
       </c>
       <c r="H46" s="2">
-        <v>8161</v>
+        <v>452396</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>112</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E47" s="2">
-        <v>16151</v>
+        <v>466181</v>
       </c>
       <c r="F47" s="2">
-        <v>16135</v>
+        <v>465720</v>
       </c>
       <c r="G47" s="2">
-        <v>16119</v>
+        <v>465259</v>
       </c>
       <c r="H47" s="2">
-        <v>16103</v>
+        <v>464798</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1">
         <v>47</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E48" s="2">
-        <v>20860</v>
+        <v>493696</v>
       </c>
       <c r="F48" s="2">
-        <v>20839</v>
+        <v>493207</v>
       </c>
       <c r="G48" s="2">
-        <v>20819</v>
+        <v>492719</v>
       </c>
       <c r="H48" s="2">
-        <v>20798</v>
+        <v>492231</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E49" s="2">
-        <v>78373</v>
+        <v>505863</v>
       </c>
       <c r="F49" s="2">
-        <v>78295</v>
+        <v>505363</v>
       </c>
       <c r="G49" s="2">
-        <v>78218</v>
+        <v>504862</v>
       </c>
       <c r="H49" s="2">
-        <v>78140</v>
+        <v>504362</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E50" s="2">
-        <v>79170</v>
+        <v>619263</v>
       </c>
       <c r="F50" s="2">
-        <v>79092</v>
+        <v>618650</v>
       </c>
       <c r="G50" s="2">
-        <v>79014</v>
+        <v>618038</v>
       </c>
       <c r="H50" s="2">
-        <v>78935</v>
+        <v>617425</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E51" s="2">
-        <v>103279</v>
+        <v>768066</v>
       </c>
       <c r="F51" s="2">
-        <v>103177</v>
+        <v>767306</v>
       </c>
       <c r="G51" s="2">
-        <v>103074</v>
+        <v>766546</v>
       </c>
       <c r="H51" s="2">
-        <v>102972</v>
+        <v>765787</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E52" s="2">
-        <v>96096</v>
+        <v>878619</v>
       </c>
       <c r="F52" s="2">
-        <v>96001</v>
+        <v>877750</v>
       </c>
       <c r="G52" s="2">
-        <v>95905</v>
+        <v>876881</v>
       </c>
       <c r="H52" s="2">
-        <v>95810</v>
+        <v>876011</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E53" s="2">
-        <v>169558</v>
+        <v>907460</v>
       </c>
       <c r="F53" s="2">
-        <v>169390</v>
+        <v>906563</v>
       </c>
       <c r="G53" s="2">
-        <v>169222</v>
+        <v>905665</v>
       </c>
       <c r="H53" s="2">
-        <v>169055</v>
+        <v>904768</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E54" s="2">
-        <v>190242</v>
+        <v>1009578</v>
       </c>
       <c r="F54" s="2">
-        <v>190054</v>
+        <v>1008579</v>
       </c>
       <c r="G54" s="2">
-        <v>189866</v>
+        <v>1007580</v>
       </c>
       <c r="H54" s="2">
-        <v>189677</v>
+        <v>1006582</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E55" s="2">
-        <v>190119</v>
+        <v>1075342</v>
       </c>
       <c r="F55" s="2">
-        <v>189931</v>
+        <v>1074278</v>
       </c>
       <c r="G55" s="2">
-        <v>189742</v>
+        <v>1073215</v>
       </c>
       <c r="H55" s="2">
-        <v>189554</v>
+        <v>1072151</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
         <v>55</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E56" s="2">
-        <v>252205</v>
+        <v>1141587</v>
       </c>
       <c r="F56" s="2">
-        <v>251956</v>
+        <v>1140458</v>
       </c>
       <c r="G56" s="2">
-        <v>251706</v>
+        <v>1139328</v>
       </c>
       <c r="H56" s="2">
-        <v>251457</v>
+        <v>1138199</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1">
         <v>56</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E57" s="2">
-        <v>401142</v>
+        <v>1256069</v>
       </c>
       <c r="F57" s="2">
-        <v>400745</v>
+        <v>1254827</v>
       </c>
       <c r="G57" s="2">
-        <v>400348</v>
+        <v>1253585</v>
       </c>
       <c r="H57" s="2">
-        <v>399951</v>
+        <v>1252342</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1">
         <v>57</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E58" s="2">
-        <v>453743</v>
+        <v>1533161</v>
       </c>
       <c r="F58" s="2">
-        <v>453294</v>
+        <v>1531645</v>
       </c>
       <c r="G58" s="2">
-        <v>452845</v>
+        <v>1530128</v>
       </c>
       <c r="H58" s="2">
-        <v>452396</v>
+        <v>1528612</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1">
         <v>58</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E59" s="2">
-        <v>466181</v>
+        <v>1619406</v>
       </c>
       <c r="F59" s="2">
-        <v>465720</v>
+        <v>1617804</v>
       </c>
       <c r="G59" s="2">
-        <v>465259</v>
+        <v>1616202</v>
       </c>
       <c r="H59" s="2">
-        <v>464798</v>
+        <v>1614600</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1">
         <v>59</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E60" s="2">
-        <v>493696</v>
+        <v>1757925</v>
       </c>
       <c r="F60" s="2">
-        <v>493207</v>
+        <v>1756186</v>
       </c>
       <c r="G60" s="2">
-        <v>492719</v>
+        <v>1754447</v>
       </c>
       <c r="H60" s="2">
-        <v>492231</v>
+        <v>1752708</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1">
         <v>60</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E61" s="2">
-        <v>505863</v>
+        <v>1906682</v>
       </c>
       <c r="F61" s="2">
-        <v>505363</v>
+        <v>1904796</v>
       </c>
       <c r="G61" s="2">
-        <v>504862</v>
+        <v>1902910</v>
       </c>
       <c r="H61" s="2">
-        <v>504362</v>
+        <v>1901024</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
         <v>61</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>142</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>57</v>
+        <v>143</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E62" s="2">
-        <v>619263</v>
+        <v>41585</v>
       </c>
       <c r="F62" s="2">
-        <v>618650</v>
+        <v>41544</v>
       </c>
       <c r="G62" s="2">
-        <v>618038</v>
+        <v>41503</v>
       </c>
       <c r="H62" s="2">
-        <v>617425</v>
+        <v>41462</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
         <v>62</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>57</v>
+        <v>143</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E63" s="2">
-        <v>791284</v>
+        <v>58530</v>
       </c>
       <c r="F63" s="2">
-        <v>790502</v>
+        <v>58472</v>
       </c>
       <c r="G63" s="2">
-        <v>789719</v>
+        <v>58414</v>
       </c>
       <c r="H63" s="2">
-        <v>788936</v>
+        <v>58356</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1">
         <v>63</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>57</v>
+        <v>143</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E64" s="2">
-        <v>768066</v>
+        <v>100245</v>
       </c>
       <c r="F64" s="2">
-        <v>767306</v>
+        <v>100146</v>
       </c>
       <c r="G64" s="2">
-        <v>766546</v>
+        <v>100046</v>
       </c>
       <c r="H64" s="2">
-        <v>765787</v>
+        <v>99947</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>57</v>
+        <v>143</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E65" s="2">
-        <v>878619</v>
+        <v>160753</v>
       </c>
       <c r="F65" s="2">
-        <v>877750</v>
+        <v>160594</v>
       </c>
       <c r="G65" s="2">
-        <v>876881</v>
+        <v>160435</v>
       </c>
       <c r="H65" s="2">
-        <v>876011</v>
+        <v>160276</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>57</v>
+        <v>143</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E66" s="2">
-        <v>907460</v>
+        <v>215394</v>
       </c>
       <c r="F66" s="2">
-        <v>906563</v>
+        <v>215181</v>
       </c>
       <c r="G66" s="2">
-        <v>905665</v>
+        <v>214967</v>
       </c>
       <c r="H66" s="2">
-        <v>904768</v>
+        <v>214754</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
         <v>66</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>57</v>
+        <v>143</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E67" s="2">
-        <v>1009578</v>
+        <v>279655</v>
       </c>
       <c r="F67" s="2">
-        <v>1008579</v>
+        <v>279378</v>
       </c>
       <c r="G67" s="2">
-        <v>1007580</v>
+        <v>279102</v>
       </c>
       <c r="H67" s="2">
-        <v>1006582</v>
+        <v>278825</v>
       </c>
       <c r="I67" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="1">
         <v>67</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>57</v>
+        <v>143</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E68" s="2">
-        <v>1075342</v>
+        <v>322137</v>
       </c>
       <c r="F68" s="2">
-        <v>1074278</v>
+        <v>321818</v>
       </c>
       <c r="G68" s="2">
-        <v>1073215</v>
+        <v>321500</v>
       </c>
       <c r="H68" s="2">
-        <v>1072151</v>
+        <v>321181</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1">
         <v>68</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>57</v>
+        <v>143</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E69" s="2">
-        <v>1141587</v>
+        <v>381423</v>
       </c>
       <c r="F69" s="2">
-        <v>1140458</v>
+        <v>381046</v>
       </c>
       <c r="G69" s="2">
-        <v>1139328</v>
+        <v>380668</v>
       </c>
       <c r="H69" s="2">
-        <v>1138199</v>
+        <v>380291</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1">
         <v>69</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>57</v>
+        <v>143</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E70" s="2">
-        <v>1256069</v>
+        <v>648554</v>
       </c>
       <c r="F70" s="2">
-        <v>1254827</v>
+        <v>647913</v>
       </c>
       <c r="G70" s="2">
-        <v>1253585</v>
+        <v>647271</v>
       </c>
       <c r="H70" s="2">
-        <v>1252342</v>
+        <v>646630</v>
       </c>
       <c r="I70" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1">
         <v>70</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>57</v>
+        <v>143</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E71" s="2">
-        <v>1533161</v>
+        <v>1225594</v>
       </c>
       <c r="F71" s="2">
-        <v>1531645</v>
+        <v>1224382</v>
       </c>
       <c r="G71" s="2">
-        <v>1530128</v>
+        <v>1223169</v>
       </c>
       <c r="H71" s="2">
-        <v>1528612</v>
+        <v>1221957</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1">
         <v>71</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>57</v>
+        <v>143</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E72" s="2">
-        <v>1619406</v>
+        <v>1388983</v>
       </c>
       <c r="F72" s="2">
-        <v>1617804</v>
+        <v>1387609</v>
       </c>
       <c r="G72" s="2">
-        <v>1616202</v>
+        <v>1386235</v>
       </c>
       <c r="H72" s="2">
-        <v>1614600</v>
+        <v>1384861</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1">
         <v>72</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>57</v>
+        <v>143</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E73" s="2">
-        <v>1757925</v>
+        <v>2852648</v>
       </c>
       <c r="F73" s="2">
-        <v>1756186</v>
+        <v>2849826</v>
       </c>
       <c r="G73" s="2">
-        <v>1754447</v>
+        <v>2847004</v>
       </c>
       <c r="H73" s="2">
-        <v>1752708</v>
+        <v>2844183</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1">
         <v>73</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>57</v>
+        <v>143</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E74" s="2">
-        <v>1906682</v>
+        <v>3267348</v>
       </c>
       <c r="F74" s="2">
-        <v>1904796</v>
+        <v>3264116</v>
       </c>
       <c r="G74" s="2">
-        <v>1902910</v>
+        <v>3260884</v>
       </c>
       <c r="H74" s="2">
-        <v>1901024</v>
+        <v>3257652</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1">
         <v>74</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E75" s="2">
-        <v>26851</v>
+        <v>23715</v>
       </c>
       <c r="F75" s="2">
-        <v>26825</v>
+        <v>23692</v>
       </c>
       <c r="G75" s="2">
-        <v>26798</v>
+        <v>23668</v>
       </c>
       <c r="H75" s="2">
-        <v>26771</v>
+        <v>23645</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
         <v>75</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E76" s="2">
-        <v>138054</v>
+        <v>138100</v>
       </c>
       <c r="F76" s="2">
-        <v>137918</v>
+        <v>137963</v>
       </c>
       <c r="G76" s="2">
-        <v>137781</v>
+        <v>137826</v>
       </c>
       <c r="H76" s="2">
-        <v>137644</v>
+        <v>137690</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
         <v>76</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="E77" s="2">
-        <v>41423</v>
+        <v>10760</v>
       </c>
       <c r="F77" s="2">
-        <v>41382</v>
+        <v>10749</v>
       </c>
       <c r="G77" s="2">
-        <v>41341</v>
+        <v>10739</v>
       </c>
       <c r="H77" s="2">
-        <v>41300</v>
+        <v>10728</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1">
         <v>77</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="E78" s="2">
-        <v>60659</v>
+        <v>18327</v>
       </c>
       <c r="F78" s="2">
-        <v>60599</v>
+        <v>18309</v>
       </c>
       <c r="G78" s="2">
-        <v>60539</v>
+        <v>18291</v>
       </c>
       <c r="H78" s="2">
-        <v>60479</v>
+        <v>18273</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1">
         <v>78</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="E79" s="2">
-        <v>102480</v>
+        <v>36659</v>
       </c>
       <c r="F79" s="2">
-        <v>102379</v>
+        <v>36623</v>
       </c>
       <c r="G79" s="2">
-        <v>102277</v>
+        <v>36586</v>
       </c>
       <c r="H79" s="2">
-        <v>102176</v>
+        <v>36550</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1">
         <v>79</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E80" s="2">
-        <v>163867</v>
+        <v>31979</v>
       </c>
       <c r="F80" s="2">
-        <v>163705</v>
+        <v>31947</v>
       </c>
       <c r="G80" s="2">
-        <v>163543</v>
+        <v>31916</v>
       </c>
       <c r="H80" s="2">
-        <v>163381</v>
+        <v>31884</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1">
         <v>80</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E81" s="2">
-        <v>208923</v>
+        <v>54822</v>
       </c>
       <c r="F81" s="2">
-        <v>208717</v>
+        <v>54768</v>
       </c>
       <c r="G81" s="2">
-        <v>208510</v>
+        <v>54714</v>
       </c>
       <c r="H81" s="2">
-        <v>208303</v>
+        <v>54660</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1">
         <v>81</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="E82" s="2">
-        <v>286512</v>
+        <v>47487</v>
       </c>
       <c r="F82" s="2">
-        <v>286229</v>
+        <v>47440</v>
       </c>
       <c r="G82" s="2">
-        <v>285946</v>
+        <v>47393</v>
       </c>
       <c r="H82" s="2">
-        <v>285662</v>
+        <v>47346</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="1">
         <v>82</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="E83" s="2">
-        <v>325993</v>
+        <v>71230</v>
       </c>
       <c r="F83" s="2">
-        <v>325670</v>
+        <v>71160</v>
       </c>
       <c r="G83" s="2">
-        <v>325348</v>
+        <v>71089</v>
       </c>
       <c r="H83" s="2">
-        <v>325026</v>
+        <v>71019</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1">
         <v>83</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="E84" s="2">
-        <v>391933</v>
+        <v>57901</v>
       </c>
       <c r="F84" s="2">
-        <v>391546</v>
+        <v>57844</v>
       </c>
       <c r="G84" s="2">
-        <v>391158</v>
+        <v>57786</v>
       </c>
       <c r="H84" s="2">
-        <v>390770</v>
+        <v>57729</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1">
         <v>84</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="E85" s="2">
-        <v>652159</v>
+        <v>52593</v>
       </c>
       <c r="F85" s="2">
-        <v>651514</v>
+        <v>52541</v>
       </c>
       <c r="G85" s="2">
-        <v>650869</v>
+        <v>52489</v>
       </c>
       <c r="H85" s="2">
-        <v>650224</v>
+        <v>52437</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="1">
         <v>85</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="E86" s="2">
-        <v>1237557</v>
+        <v>91456</v>
       </c>
       <c r="F86" s="2">
-        <v>1236333</v>
+        <v>91366</v>
       </c>
       <c r="G86" s="2">
-        <v>1235109</v>
+        <v>91275</v>
       </c>
       <c r="H86" s="2">
-        <v>1233885</v>
+        <v>91185</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1">
         <v>86</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="E87" s="2">
-        <v>1394601</v>
+        <v>94973</v>
       </c>
       <c r="F87" s="2">
-        <v>1393221</v>
+        <v>94879</v>
       </c>
       <c r="G87" s="2">
-        <v>1391842</v>
+        <v>94785</v>
       </c>
       <c r="H87" s="2">
-        <v>1390462</v>
+        <v>94692</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1">
         <v>87</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="E88" s="2">
-        <v>2858935</v>
+        <v>128243</v>
       </c>
       <c r="F88" s="2">
-        <v>2856107</v>
+        <v>128116</v>
       </c>
       <c r="G88" s="2">
-        <v>2853279</v>
+        <v>127990</v>
       </c>
       <c r="H88" s="2">
-        <v>2850452</v>
+        <v>127863</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1">
         <v>88</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="E89" s="2">
-        <v>3140860</v>
+        <v>118717</v>
       </c>
       <c r="F89" s="2">
-        <v>3137753</v>
+        <v>118599</v>
       </c>
       <c r="G89" s="2">
-        <v>3134646</v>
+        <v>118482</v>
       </c>
       <c r="H89" s="2">
-        <v>3131539</v>
+        <v>118364</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1">
         <v>89</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>200</v>
+        <v>170</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E90" s="2">
-        <v>23333</v>
+        <v>146560</v>
       </c>
       <c r="F90" s="2">
-        <v>23310</v>
+        <v>146415</v>
       </c>
       <c r="G90" s="2">
-        <v>23287</v>
+        <v>146270</v>
       </c>
       <c r="H90" s="2">
-        <v>23264</v>
+        <v>146125</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="1">
         <v>90</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>200</v>
+        <v>170</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E91" s="2">
-        <v>138100</v>
+        <v>166360</v>
       </c>
       <c r="F91" s="2">
-        <v>137963</v>
+        <v>166196</v>
       </c>
       <c r="G91" s="2">
-        <v>137826</v>
+        <v>166031</v>
       </c>
       <c r="H91" s="2">
-        <v>137690</v>
+        <v>165866</v>
       </c>
       <c r="I91" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="1">
         <v>91</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>205</v>
+        <v>170</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>206</v>
       </c>
       <c r="E92" s="2">
-        <v>10760</v>
+        <v>183193</v>
       </c>
       <c r="F92" s="2">
-        <v>10749</v>
+        <v>183012</v>
       </c>
       <c r="G92" s="2">
-        <v>10739</v>
+        <v>182831</v>
       </c>
       <c r="H92" s="2">
-        <v>10728</v>
+        <v>182650</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1">
         <v>92</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>207</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>200</v>
+        <v>170</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>208</v>
       </c>
       <c r="E93" s="2">
-        <v>18231</v>
+        <v>201357</v>
       </c>
       <c r="F93" s="2">
-        <v>18213</v>
+        <v>201158</v>
       </c>
       <c r="G93" s="2">
-        <v>18195</v>
+        <v>200958</v>
       </c>
       <c r="H93" s="2">
-        <v>18177</v>
+        <v>200759</v>
       </c>
       <c r="I93" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1">
         <v>93</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>200</v>
+        <v>170</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>210</v>
       </c>
       <c r="E94" s="2">
-        <v>36612</v>
+        <v>219827</v>
       </c>
       <c r="F94" s="2">
-        <v>36576</v>
+        <v>219609</v>
       </c>
       <c r="G94" s="2">
-        <v>36540</v>
+        <v>219392</v>
       </c>
       <c r="H94" s="2">
-        <v>36504</v>
+        <v>219174</v>
       </c>
       <c r="I94" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="1">
         <v>94</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>211</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>205</v>
+        <v>170</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>212</v>
       </c>
       <c r="E95" s="2">
-        <v>31979</v>
+        <v>237990</v>
       </c>
       <c r="F95" s="2">
-        <v>31947</v>
+        <v>237755</v>
       </c>
       <c r="G95" s="2">
-        <v>31916</v>
+        <v>237520</v>
       </c>
       <c r="H95" s="2">
-        <v>31884</v>
+        <v>237284</v>
       </c>
       <c r="I95" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1">
         <v>95</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>213</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>200</v>
+        <v>170</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>214</v>
       </c>
       <c r="E96" s="2">
-        <v>54687</v>
+        <v>256460</v>
       </c>
       <c r="F96" s="2">
-        <v>54633</v>
+        <v>256207</v>
       </c>
       <c r="G96" s="2">
-        <v>54579</v>
+        <v>255953</v>
       </c>
       <c r="H96" s="2">
-        <v>54525</v>
+        <v>255699</v>
       </c>
       <c r="I96" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1">
         <v>96</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>215</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>200</v>
+        <v>170</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>216</v>
       </c>
       <c r="E97" s="2">
-        <v>46910</v>
+        <v>274777</v>
       </c>
       <c r="F97" s="2">
-        <v>46864</v>
+        <v>274505</v>
       </c>
       <c r="G97" s="2">
-        <v>46818</v>
+        <v>274233</v>
       </c>
       <c r="H97" s="2">
-        <v>46771</v>
+        <v>273961</v>
       </c>
       <c r="I97" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="1">
         <v>97</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>217</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>200</v>
+        <v>170</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>218</v>
       </c>
       <c r="E98" s="2">
-        <v>70366</v>
+        <v>293094</v>
       </c>
       <c r="F98" s="2">
-        <v>70296</v>
+        <v>292804</v>
       </c>
       <c r="G98" s="2">
-        <v>70226</v>
+        <v>292514</v>
       </c>
       <c r="H98" s="2">
-        <v>70157</v>
+        <v>292224</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1">
         <v>98</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>219</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>200</v>
+        <v>170</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>220</v>
       </c>
       <c r="E99" s="2">
-        <v>56945</v>
+        <v>347891</v>
       </c>
       <c r="F99" s="2">
-        <v>56888</v>
+        <v>347547</v>
       </c>
       <c r="G99" s="2">
-        <v>56832</v>
+        <v>347203</v>
       </c>
       <c r="H99" s="2">
-        <v>56776</v>
+        <v>346859</v>
       </c>
       <c r="I99" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1">
         <v>99</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>221</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>205</v>
+        <v>170</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>222</v>
       </c>
       <c r="E100" s="2">
-        <v>52593</v>
+        <v>366361</v>
       </c>
       <c r="F100" s="2">
-        <v>52541</v>
+        <v>365999</v>
       </c>
       <c r="G100" s="2">
-        <v>52489</v>
+        <v>365636</v>
       </c>
       <c r="H100" s="2">
-        <v>52437</v>
+        <v>365274</v>
       </c>
       <c r="I100" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="1">
         <v>100</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>223</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>200</v>
+        <v>170</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>224</v>
       </c>
       <c r="E101" s="2">
-        <v>91274</v>
+        <v>391175</v>
       </c>
       <c r="F101" s="2">
-        <v>91184</v>
+        <v>390788</v>
       </c>
       <c r="G101" s="2">
-        <v>91094</v>
+        <v>390401</v>
       </c>
       <c r="H101" s="2">
-        <v>91003</v>
+        <v>390014</v>
       </c>
       <c r="I101" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="1">
         <v>101</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>225</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>200</v>
+        <v>170</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>226</v>
       </c>
       <c r="E102" s="2">
-        <v>93821</v>
+        <v>406107</v>
       </c>
       <c r="F102" s="2">
-        <v>93728</v>
+        <v>405705</v>
       </c>
       <c r="G102" s="2">
-        <v>93635</v>
+        <v>405303</v>
       </c>
       <c r="H102" s="2">
-        <v>93542</v>
+        <v>404902</v>
       </c>
       <c r="I102" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1">
         <v>102</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>227</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>200</v>
+        <v>170</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>228</v>
       </c>
       <c r="E103" s="2">
-        <v>127860</v>
+        <v>439627</v>
       </c>
       <c r="F103" s="2">
-        <v>127734</v>
+        <v>439192</v>
       </c>
       <c r="G103" s="2">
-        <v>127607</v>
+        <v>438758</v>
       </c>
       <c r="H103" s="2">
-        <v>127481</v>
+        <v>438323</v>
       </c>
       <c r="I103" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="1">
         <v>103</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>229</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>200</v>
+        <v>170</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>230</v>
       </c>
       <c r="E104" s="2">
-        <v>117276</v>
+        <v>586162</v>
       </c>
       <c r="F104" s="2">
-        <v>117160</v>
+        <v>585582</v>
       </c>
       <c r="G104" s="2">
-        <v>117044</v>
+        <v>585002</v>
       </c>
       <c r="H104" s="2">
-        <v>116928</v>
+        <v>584422</v>
       </c>
       <c r="I104" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="1">
         <v>104</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>231</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>200</v>
+        <v>170</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>232</v>
       </c>
       <c r="E105" s="2">
-        <v>146080</v>
+        <v>732541</v>
       </c>
       <c r="F105" s="2">
-        <v>145936</v>
+        <v>731817</v>
       </c>
       <c r="G105" s="2">
-        <v>145791</v>
+        <v>731092</v>
       </c>
       <c r="H105" s="2">
-        <v>145647</v>
+        <v>730368</v>
       </c>
       <c r="I105" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="1">
         <v>105</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>233</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>200</v>
+        <v>170</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E106" s="2">
-        <v>150588</v>
+        <v>1098876</v>
       </c>
       <c r="F106" s="2">
-        <v>150440</v>
+        <v>1097789</v>
       </c>
       <c r="G106" s="2">
-        <v>150291</v>
+        <v>1096702</v>
       </c>
       <c r="H106" s="2">
-        <v>150142</v>
+        <v>1095615</v>
       </c>
       <c r="I106" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="1">
         <v>106</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>235</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>200</v>
+        <v>170</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E107" s="2">
-        <v>182667</v>
+        <v>1831546</v>
       </c>
       <c r="F107" s="2">
-        <v>182487</v>
+        <v>1829734</v>
       </c>
       <c r="G107" s="2">
-        <v>182306</v>
+        <v>1827923</v>
       </c>
       <c r="H107" s="2">
-        <v>182125</v>
+        <v>1826111</v>
       </c>
       <c r="I107" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="1">
         <v>107</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>237</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>200</v>
+        <v>238</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E108" s="2">
-        <v>200742</v>
+        <v>35113</v>
       </c>
       <c r="F108" s="2">
-        <v>200544</v>
+        <v>35078</v>
       </c>
       <c r="G108" s="2">
-        <v>200345</v>
+        <v>35044</v>
       </c>
       <c r="H108" s="2">
-        <v>200146</v>
+        <v>35009</v>
       </c>
       <c r="I108" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="1">
         <v>108</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>200</v>
+        <v>238</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E109" s="2">
-        <v>219255</v>
+        <v>4148</v>
       </c>
       <c r="F109" s="2">
-        <v>219038</v>
+        <v>4144</v>
       </c>
       <c r="G109" s="2">
-        <v>218821</v>
+        <v>4140</v>
       </c>
       <c r="H109" s="2">
-        <v>218604</v>
+        <v>4136</v>
       </c>
       <c r="I109" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="1">
         <v>109</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>200</v>
+        <v>238</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E110" s="2">
-        <v>237329</v>
+        <v>12547</v>
       </c>
       <c r="F110" s="2">
-        <v>237094</v>
+        <v>12534</v>
       </c>
       <c r="G110" s="2">
-        <v>236860</v>
+        <v>12522</v>
       </c>
       <c r="H110" s="2">
-        <v>236625</v>
+        <v>12509</v>
       </c>
       <c r="I110" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="1">
         <v>110</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>200</v>
+        <v>238</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E111" s="2">
-        <v>255694</v>
+        <v>32878</v>
       </c>
       <c r="F111" s="2">
-        <v>255441</v>
+        <v>32845</v>
       </c>
       <c r="G111" s="2">
-        <v>255188</v>
+        <v>32813</v>
       </c>
       <c r="H111" s="2">
-        <v>254935</v>
+        <v>32780</v>
       </c>
       <c r="I111" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="1">
         <v>111</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>200</v>
+        <v>238</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E112" s="2">
-        <v>273915</v>
+        <v>83137</v>
       </c>
       <c r="F112" s="2">
-        <v>273644</v>
+        <v>83054</v>
       </c>
       <c r="G112" s="2">
-        <v>273373</v>
+        <v>82972</v>
       </c>
       <c r="H112" s="2">
-        <v>273102</v>
+        <v>82890</v>
       </c>
       <c r="I112" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="1">
         <v>112</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>200</v>
+        <v>249</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="E113" s="2">
-        <v>292136</v>
+        <v>794</v>
       </c>
       <c r="F113" s="2">
-        <v>291847</v>
+        <v>793</v>
       </c>
       <c r="G113" s="2">
-        <v>291558</v>
+        <v>792</v>
       </c>
       <c r="H113" s="2">
-        <v>291269</v>
+        <v>791</v>
       </c>
       <c r="I113" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="1">
         <v>113</v>
       </c>
       <c r="B114" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C114" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="C114" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D114" s="1" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="E114" s="2">
-        <v>346797</v>
+        <v>1805</v>
       </c>
       <c r="F114" s="2">
-        <v>346454</v>
+        <v>1803</v>
       </c>
       <c r="G114" s="2">
-        <v>346111</v>
+        <v>1801</v>
       </c>
       <c r="H114" s="2">
-        <v>345768</v>
+        <v>1799</v>
       </c>
       <c r="I114" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="1">
         <v>114</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>200</v>
+        <v>249</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E115" s="2">
-        <v>365309</v>
+        <v>6365</v>
       </c>
       <c r="F115" s="2">
-        <v>364947</v>
+        <v>6359</v>
       </c>
       <c r="G115" s="2">
-        <v>364586</v>
+        <v>6353</v>
       </c>
       <c r="H115" s="2">
-        <v>364225</v>
+        <v>6346</v>
       </c>
       <c r="I115" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="1">
         <v>115</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>200</v>
+        <v>249</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="E116" s="2">
-        <v>387787</v>
+        <v>9069</v>
       </c>
       <c r="F116" s="2">
-        <v>387404</v>
+        <v>9060</v>
       </c>
       <c r="G116" s="2">
-        <v>387020</v>
+        <v>9051</v>
       </c>
       <c r="H116" s="2">
-        <v>386637</v>
+        <v>9042</v>
       </c>
       <c r="I116" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="1">
         <v>116</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>200</v>
+        <v>249</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="E117" s="2">
-        <v>403438</v>
+        <v>73120</v>
       </c>
       <c r="F117" s="2">
-        <v>403038</v>
+        <v>73047</v>
       </c>
       <c r="G117" s="2">
-        <v>402639</v>
+        <v>72975</v>
       </c>
       <c r="H117" s="2">
-        <v>402240</v>
+        <v>72903</v>
       </c>
       <c r="I117" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="1">
         <v>117</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>200</v>
+        <v>249</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E118" s="2">
-        <v>438336</v>
+        <v>134311</v>
       </c>
       <c r="F118" s="2">
-        <v>437903</v>
+        <v>134179</v>
       </c>
       <c r="G118" s="2">
-        <v>437469</v>
+        <v>134046</v>
       </c>
       <c r="H118" s="2">
-        <v>437036</v>
+        <v>133913</v>
       </c>
       <c r="I118" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="1">
         <v>118</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>200</v>
+        <v>249</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="E119" s="2">
-        <v>584391</v>
+        <v>267637</v>
       </c>
       <c r="F119" s="2">
-        <v>583813</v>
+        <v>267372</v>
       </c>
       <c r="G119" s="2">
-        <v>583235</v>
+        <v>267108</v>
       </c>
       <c r="H119" s="2">
-        <v>582657</v>
+        <v>266843</v>
       </c>
       <c r="I119" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="1">
         <v>119</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>200</v>
+        <v>249</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="E120" s="2">
-        <v>730445</v>
+        <v>4417153</v>
       </c>
       <c r="F120" s="2">
-        <v>729723</v>
+        <v>4412784</v>
       </c>
       <c r="G120" s="2">
-        <v>729000</v>
+        <v>4408415</v>
       </c>
       <c r="H120" s="2">
-        <v>728278</v>
+        <v>4404046</v>
       </c>
       <c r="I120" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="1">
         <v>120</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>200</v>
+        <v>249</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="E121" s="2">
-        <v>1095728</v>
+        <v>8756557</v>
       </c>
       <c r="F121" s="2">
-        <v>1094644</v>
+        <v>8747896</v>
       </c>
       <c r="G121" s="2">
-        <v>1093560</v>
+        <v>8739235</v>
       </c>
       <c r="H121" s="2">
-        <v>1092476</v>
+        <v>8730573</v>
       </c>
       <c r="I121" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="1">
         <v>121</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>200</v>
+        <v>268</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="E122" s="2">
-        <v>1826147</v>
+        <v>15129</v>
       </c>
       <c r="F122" s="2">
-        <v>1824341</v>
+        <v>15114</v>
       </c>
       <c r="G122" s="2">
-        <v>1822535</v>
+        <v>15099</v>
       </c>
       <c r="H122" s="2">
-        <v>1820728</v>
+        <v>15084</v>
       </c>
       <c r="I122" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="1">
         <v>122</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>268</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="E123" s="2">
-        <v>34849</v>
+        <v>74674</v>
       </c>
       <c r="F123" s="2">
-        <v>34815</v>
+        <v>74601</v>
       </c>
       <c r="G123" s="2">
-        <v>34780</v>
+        <v>74527</v>
       </c>
       <c r="H123" s="2">
-        <v>34746</v>
+        <v>74453</v>
       </c>
       <c r="I123" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="1">
         <v>123</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>268</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="E124" s="2">
-        <v>4076</v>
+        <v>149971</v>
       </c>
       <c r="F124" s="2">
-        <v>4072</v>
+        <v>149822</v>
       </c>
       <c r="G124" s="2">
-        <v>4068</v>
+        <v>149674</v>
       </c>
       <c r="H124" s="2">
-        <v>4064</v>
+        <v>149526</v>
       </c>
       <c r="I124" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="1">
         <v>124</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>268</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="E125" s="2">
-        <v>12547</v>
+        <v>287048</v>
       </c>
       <c r="F125" s="2">
-        <v>12534</v>
+        <v>286764</v>
       </c>
       <c r="G125" s="2">
-        <v>12522</v>
+        <v>286480</v>
       </c>
       <c r="H125" s="2">
-        <v>12509</v>
+        <v>286196</v>
       </c>
       <c r="I125" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="1">
         <v>125</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>268</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E126" s="2">
-        <v>32878</v>
+        <v>1507963</v>
       </c>
       <c r="F126" s="2">
-        <v>32845</v>
+        <v>1506472</v>
       </c>
       <c r="G126" s="2">
-        <v>32813</v>
+        <v>1504980</v>
       </c>
       <c r="H126" s="2">
-        <v>32780</v>
+        <v>1503488</v>
       </c>
       <c r="I126" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="1">
         <v>126</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>268</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="E127" s="2">
-        <v>81444</v>
+        <v>229623</v>
       </c>
       <c r="F127" s="2">
-        <v>81364</v>
+        <v>229396</v>
       </c>
       <c r="G127" s="2">
-        <v>81283</v>
+        <v>229169</v>
       </c>
       <c r="H127" s="2">
-        <v>81202</v>
+        <v>228942</v>
       </c>
       <c r="I127" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="1">
         <v>127</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="E128" s="2">
-        <v>839</v>
+        <v>518329</v>
       </c>
       <c r="F128" s="2">
-        <v>838</v>
+        <v>517816</v>
       </c>
       <c r="G128" s="2">
-        <v>837</v>
+        <v>517303</v>
       </c>
       <c r="H128" s="2">
-        <v>837</v>
+        <v>516791</v>
       </c>
       <c r="I128" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="1">
         <v>128</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="E129" s="2">
-        <v>1805</v>
+        <v>137904</v>
       </c>
       <c r="F129" s="2">
-        <v>1803</v>
+        <v>137768</v>
       </c>
       <c r="G129" s="2">
-        <v>1801</v>
+        <v>137632</v>
       </c>
       <c r="H129" s="2">
-        <v>1799</v>
+        <v>137495</v>
       </c>
       <c r="I129" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="1">
         <v>129</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="E130" s="2">
-        <v>6517</v>
+        <v>128943</v>
       </c>
       <c r="F130" s="2">
-        <v>6510</v>
+        <v>128815</v>
       </c>
       <c r="G130" s="2">
-        <v>6504</v>
+        <v>128688</v>
       </c>
       <c r="H130" s="2">
-        <v>6498</v>
+        <v>128560</v>
       </c>
       <c r="I130" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="1">
         <v>130</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>279</v>
+        <v>290</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="E131" s="2">
-        <v>9069</v>
+        <v>15479</v>
       </c>
       <c r="F131" s="2">
-        <v>9060</v>
+        <v>15464</v>
       </c>
       <c r="G131" s="2">
-        <v>9051</v>
+        <v>15449</v>
       </c>
       <c r="H131" s="2">
-        <v>9042</v>
+        <v>15433</v>
       </c>
       <c r="I131" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="1">
         <v>131</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>279</v>
+        <v>293</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="E132" s="2">
-        <v>73120</v>
+        <v>14633</v>
       </c>
       <c r="F132" s="2">
-        <v>73047</v>
+        <v>14619</v>
       </c>
       <c r="G132" s="2">
-        <v>72975</v>
+        <v>14604</v>
       </c>
       <c r="H132" s="2">
-        <v>72903</v>
+        <v>14590</v>
       </c>
       <c r="I132" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="1">
         <v>132</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>279</v>
+        <v>293</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="E133" s="2">
-        <v>119601</v>
+        <v>69240</v>
       </c>
       <c r="F133" s="2">
-        <v>119483</v>
+        <v>69172</v>
       </c>
       <c r="G133" s="2">
-        <v>119365</v>
+        <v>69103</v>
       </c>
       <c r="H133" s="2">
-        <v>119246</v>
+        <v>69035</v>
       </c>
       <c r="I133" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="1">
         <v>133</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>279</v>
+        <v>293</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="E134" s="2">
-        <v>273635</v>
+        <v>138455</v>
       </c>
       <c r="F134" s="2">
-        <v>273365</v>
+        <v>138318</v>
       </c>
       <c r="G134" s="2">
-        <v>273094</v>
+        <v>138182</v>
       </c>
       <c r="H134" s="2">
-        <v>272823</v>
+        <v>138045</v>
       </c>
       <c r="I134" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="1">
         <v>134</v>
       </c>
       <c r="B135" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="C135" s="1" t="s">
         <v>293</v>
       </c>
-      <c r="C135" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D135" s="1" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="E135" s="2">
-        <v>4417153</v>
+        <v>275910</v>
       </c>
       <c r="F135" s="2">
-        <v>4412784</v>
+        <v>275637</v>
       </c>
       <c r="G135" s="2">
-        <v>4408415</v>
+        <v>275364</v>
       </c>
       <c r="H135" s="2">
-        <v>4404046</v>
+        <v>275091</v>
       </c>
       <c r="I135" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="1">
         <v>135</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>279</v>
+        <v>293</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="E136" s="2">
-        <v>8756557</v>
+        <v>688275</v>
       </c>
       <c r="F136" s="2">
-        <v>8747896</v>
+        <v>687594</v>
       </c>
       <c r="G136" s="2">
-        <v>8739235</v>
+        <v>686913</v>
       </c>
       <c r="H136" s="2">
-        <v>8730573</v>
+        <v>686232</v>
       </c>
       <c r="I136" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="1">
         <v>136</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="E137" s="2">
-        <v>15129</v>
+        <v>1376523</v>
       </c>
       <c r="F137" s="2">
-        <v>15114</v>
+        <v>1375161</v>
       </c>
       <c r="G137" s="2">
-        <v>15099</v>
+        <v>1373800</v>
       </c>
       <c r="H137" s="2">
-        <v>15084</v>
+        <v>1372438</v>
       </c>
       <c r="I137" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="1">
         <v>137</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="E138" s="2">
-        <v>74526</v>
+        <v>10000</v>
       </c>
       <c r="F138" s="2">
-        <v>74452</v>
+        <v>10000</v>
       </c>
       <c r="G138" s="2">
-        <v>74378</v>
+        <v>10000</v>
       </c>
       <c r="H138" s="2">
-        <v>74305</v>
+        <v>10000</v>
       </c>
       <c r="I138" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="1">
         <v>138</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="E139" s="2">
-        <v>149971</v>
+        <v>806231</v>
       </c>
       <c r="F139" s="2">
-        <v>149822</v>
+        <v>805434</v>
       </c>
       <c r="G139" s="2">
-        <v>149674</v>
+        <v>804636</v>
       </c>
       <c r="H139" s="2">
-        <v>149526</v>
+        <v>803839</v>
       </c>
       <c r="I139" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="1">
         <v>139</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="E140" s="2">
-        <v>287048</v>
+        <v>48410</v>
       </c>
       <c r="F140" s="2">
-        <v>286764</v>
+        <v>48362</v>
       </c>
       <c r="G140" s="2">
-        <v>286480</v>
+        <v>48314</v>
       </c>
       <c r="H140" s="2">
-        <v>286196</v>
+        <v>48266</v>
       </c>
       <c r="I140" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="1">
         <v>140</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>298</v>
+        <v>314</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="E141" s="2">
-        <v>1507963</v>
+        <v>4347</v>
       </c>
       <c r="F141" s="2">
-        <v>1506472</v>
+        <v>4343</v>
       </c>
       <c r="G141" s="2">
-        <v>1504980</v>
+        <v>4339</v>
       </c>
       <c r="H141" s="2">
-        <v>1503488</v>
+        <v>4334</v>
       </c>
       <c r="I141" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="1">
         <v>141</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>298</v>
+        <v>314</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="E142" s="2">
-        <v>229623</v>
+        <v>7886</v>
       </c>
       <c r="F142" s="2">
-        <v>229396</v>
+        <v>7878</v>
       </c>
       <c r="G142" s="2">
-        <v>229169</v>
+        <v>7870</v>
       </c>
       <c r="H142" s="2">
-        <v>228942</v>
+        <v>7862</v>
       </c>
       <c r="I142" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="1">
         <v>142</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="E143" s="2">
-        <v>518329</v>
+        <v>10616</v>
       </c>
       <c r="F143" s="2">
-        <v>517816</v>
+        <v>10605</v>
       </c>
       <c r="G143" s="2">
-        <v>517303</v>
+        <v>10595</v>
       </c>
       <c r="H143" s="2">
-        <v>516791</v>
+        <v>10584</v>
       </c>
       <c r="I143" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="1">
         <v>143</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="E144" s="2">
-        <v>9099000</v>
+        <v>12941</v>
       </c>
       <c r="F144" s="2">
-        <v>9090000</v>
+        <v>12928</v>
       </c>
       <c r="G144" s="2">
-        <v>9081000</v>
+        <v>12915</v>
       </c>
       <c r="H144" s="2">
-        <v>9072000</v>
+        <v>12902</v>
       </c>
       <c r="I144" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="1">
         <v>144</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>311</v>
+        <v>323</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="E145" s="2">
-        <v>8593500</v>
+        <v>5000</v>
       </c>
       <c r="F145" s="2">
-        <v>8585000</v>
+        <v>5000</v>
       </c>
       <c r="G145" s="2">
-        <v>8576500</v>
+        <v>5000</v>
       </c>
       <c r="H145" s="2">
-        <v>8568000</v>
+        <v>5000</v>
       </c>
       <c r="I145" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="1">
         <v>145</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E146" s="2">
-        <v>132199</v>
+        <v>20000</v>
       </c>
       <c r="F146" s="2">
-        <v>132069</v>
+        <v>20000</v>
       </c>
       <c r="G146" s="2">
-        <v>131938</v>
+        <v>20000</v>
       </c>
       <c r="H146" s="2">
-        <v>131807</v>
+        <v>20000</v>
       </c>
       <c r="I146" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="1">
         <v>146</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E147" s="2">
-        <v>128943</v>
+        <v>5000</v>
       </c>
       <c r="F147" s="2">
-        <v>128815</v>
+        <v>5000</v>
       </c>
       <c r="G147" s="2">
-        <v>128688</v>
+        <v>5000</v>
       </c>
       <c r="H147" s="2">
-        <v>128560</v>
+        <v>5000</v>
       </c>
       <c r="I147" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="1">
         <v>147</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="E148" s="2">
-        <v>15479</v>
+        <v>10000</v>
       </c>
       <c r="F148" s="2">
-        <v>15464</v>
+        <v>10000</v>
       </c>
       <c r="G148" s="2">
-        <v>15449</v>
+        <v>10000</v>
       </c>
       <c r="H148" s="2">
-        <v>15433</v>
+        <v>10000</v>
       </c>
       <c r="I148" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="1">
         <v>148</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="E149" s="2">
-        <v>14633</v>
+        <v>8000</v>
       </c>
       <c r="F149" s="2">
-        <v>14619</v>
+        <v>8000</v>
       </c>
       <c r="G149" s="2">
-        <v>14604</v>
+        <v>8000</v>
       </c>
       <c r="H149" s="2">
-        <v>14590</v>
+        <v>8000</v>
       </c>
       <c r="I149" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="1">
         <v>149</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="E150" s="2">
-        <v>69240</v>
+        <v>5000</v>
       </c>
       <c r="F150" s="2">
-        <v>69172</v>
+        <v>5000</v>
       </c>
       <c r="G150" s="2">
-        <v>69103</v>
+        <v>5000</v>
       </c>
       <c r="H150" s="2">
-        <v>69035</v>
+        <v>5000</v>
       </c>
       <c r="I150" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="1">
         <v>150</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="E151" s="2">
-        <v>138455</v>
+        <v>18000</v>
       </c>
       <c r="F151" s="2">
-        <v>138318</v>
+        <v>18000</v>
       </c>
       <c r="G151" s="2">
-        <v>138182</v>
+        <v>18000</v>
       </c>
       <c r="H151" s="2">
-        <v>138045</v>
+        <v>18000</v>
       </c>
       <c r="I151" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="1">
         <v>151</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>327</v>
+        <v>341</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>334</v>
+        <v>342</v>
       </c>
       <c r="E152" s="2">
-        <v>239874</v>
+        <v>12000</v>
       </c>
       <c r="F152" s="2">
-        <v>239637</v>
+        <v>12000</v>
       </c>
       <c r="G152" s="2">
-        <v>239399</v>
+        <v>12000</v>
       </c>
       <c r="H152" s="2">
-        <v>239162</v>
+        <v>12000</v>
       </c>
       <c r="I152" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="1">
         <v>152</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>327</v>
+        <v>344</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>336</v>
+        <v>345</v>
       </c>
       <c r="E153" s="2">
-        <v>598376</v>
+        <v>5000</v>
       </c>
       <c r="F153" s="2">
-        <v>597784</v>
+        <v>5000</v>
       </c>
       <c r="G153" s="2">
-        <v>597192</v>
+        <v>5000</v>
       </c>
       <c r="H153" s="2">
-        <v>596600</v>
+        <v>5000</v>
       </c>
       <c r="I153" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="1">
         <v>153</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>327</v>
+        <v>306</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>338</v>
+        <v>347</v>
       </c>
       <c r="E154" s="2">
-        <v>1196726</v>
+        <v>60000</v>
       </c>
       <c r="F154" s="2">
-        <v>1195542</v>
+        <v>60000</v>
       </c>
       <c r="G154" s="2">
-        <v>1194358</v>
+        <v>60000</v>
       </c>
       <c r="H154" s="2">
-        <v>1193175</v>
+        <v>60000</v>
       </c>
       <c r="I154" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="1">
         <v>154</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>339</v>
+        <v>348</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>340</v>
+        <v>349</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>341</v>
+        <v>350</v>
       </c>
       <c r="E155" s="2">
-        <v>10000</v>
+        <v>15000</v>
       </c>
       <c r="F155" s="2">
-        <v>10000</v>
+        <v>15000</v>
       </c>
       <c r="G155" s="2">
-        <v>10000</v>
+        <v>15000</v>
       </c>
       <c r="H155" s="2">
-        <v>10000</v>
+        <v>15000</v>
       </c>
       <c r="I155" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="1">
         <v>155</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>342</v>
+        <v>351</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>344</v>
+        <v>352</v>
       </c>
       <c r="E156" s="2">
-        <v>262731</v>
+        <v>36000</v>
       </c>
       <c r="F156" s="2">
-        <v>262471</v>
+        <v>36000</v>
       </c>
       <c r="G156" s="2">
-        <v>262211</v>
+        <v>36000</v>
       </c>
       <c r="H156" s="2">
-        <v>261951</v>
+        <v>36000</v>
       </c>
       <c r="I156" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="1">
         <v>156</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>60</v>
+        <v>249</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="E157" s="2">
-        <v>86331</v>
+        <v>27874</v>
       </c>
       <c r="F157" s="2">
-        <v>86246</v>
+        <v>27847</v>
       </c>
       <c r="G157" s="2">
-        <v>86161</v>
+        <v>27819</v>
       </c>
       <c r="H157" s="2">
-        <v>86075</v>
+        <v>27792</v>
       </c>
       <c r="I157" s="1" t="s">
-        <v>12</v>
-[...839 lines deleted...]
-      <c r="I186" s="1" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>