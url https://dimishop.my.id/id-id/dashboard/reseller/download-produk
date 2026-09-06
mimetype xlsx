--- v1 (2026-07-07)
+++ v2 (2026-09-06)
@@ -12,358 +12,250 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="355">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Produk</t>
   </si>
   <si>
     <t>Item Produk</t>
   </si>
   <si>
     <t>Harga Normal</t>
   </si>
   <si>
     <t>Harga Basic</t>
   </si>
   <si>
     <t>Harga Gold</t>
   </si>
   <si>
     <t>Harga Platinum</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
-    <t>AOV11</t>
-[...5 lines deleted...]
-    <t>AOV 24050 Vouchers</t>
+    <t>pre30468168</t>
+  </si>
+  <si>
+    <t>Blood Strike</t>
+  </si>
+  <si>
+    <t>Blood Strike 100 Gold</t>
   </si>
   <si>
     <t>Tersedia</t>
   </si>
   <si>
-    <t>AOV12</t>
-[...19 lines deleted...]
-  <si>
     <t>pre30486477</t>
   </si>
   <si>
     <t>Free Fire</t>
   </si>
   <si>
     <t>Free Fire BP Card</t>
   </si>
   <si>
     <t>pre30486479</t>
   </si>
   <si>
     <t>Free Fire Membership Mingguan</t>
   </si>
   <si>
     <t>GP6</t>
   </si>
   <si>
     <t>GOOGLE PLAY INDONESIA</t>
   </si>
   <si>
     <t>Google Play Rp. 150.000 INDONESIA REGION</t>
   </si>
   <si>
     <t>PB6</t>
   </si>
   <si>
     <t>POINT BLANK</t>
   </si>
   <si>
     <t>36.000 PB Cash</t>
   </si>
   <si>
-    <t>PB7</t>
-[...5 lines deleted...]
-    <t>PLN100</t>
+    <t>PLN20</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
-    <t>PLN 100.000</t>
-[...4 lines deleted...]
-  <si>
     <t>PLN 20.000</t>
   </si>
   <si>
     <t>PLN50</t>
   </si>
   <si>
     <t>PLN 50.000</t>
   </si>
   <si>
-    <t>pre30410465</t>
+    <t>STEAM7</t>
+  </si>
+  <si>
+    <t>Steam Wallet (IDR)</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 120.000</t>
+  </si>
+  <si>
+    <t>pre30412558</t>
+  </si>
+  <si>
+    <t>by.U</t>
+  </si>
+  <si>
+    <t>by.U Data Kaget 15 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>pre30412557</t>
+  </si>
+  <si>
+    <t>by.U Data Kaget 20 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>pre30412556</t>
+  </si>
+  <si>
+    <t>by.U Data Kaget 18 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>TSEL2</t>
+  </si>
+  <si>
+    <t>TELKOMSEL</t>
+  </si>
+  <si>
+    <t>Telkomsel 5.000</t>
+  </si>
+  <si>
+    <t>pre30460815</t>
+  </si>
+  <si>
+    <t>Mobile Legends A</t>
+  </si>
+  <si>
+    <t>Mobile Legends Weekly Diamond Pass 2x (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre30460817</t>
+  </si>
+  <si>
+    <t>Mobile Legends Weekly Diamond Pass 4x (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre30460818</t>
+  </si>
+  <si>
+    <t>Mobile Legends Weekly Diamond Pass 5x (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre30460820</t>
+  </si>
+  <si>
+    <t>Mobile Legends 5 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre30460825</t>
+  </si>
+  <si>
+    <t>Mobile Legends 33 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre30460831</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS Weekly Elite Bundle (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre30460832</t>
+  </si>
+  <si>
+    <t>Mobile Legends 71 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre30460849</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS Monthly Epic Bundle (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre30460868</t>
+  </si>
+  <si>
+    <t>Mobile Legends 750 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre30460944</t>
   </si>
   <si>
     <t>Mobile Legends (Malaysia)</t>
   </si>
   <si>
-    <t>Mobile Legends Weekly Diamond Pass (Malaysia)</t>
-[...151 lines deleted...]
-  <si>
     <t>Mobile Legends 28 Diamonds (Malaysia)</t>
   </si>
   <si>
-    <t>pre30460947</t>
-[...10 lines deleted...]
-  <si>
     <t>pre30460958</t>
   </si>
   <si>
     <t>MOBILE LEGENDS Monthly Epic Bundle (Malaysia)</t>
   </si>
   <si>
-    <t>pre30460959</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30460965</t>
   </si>
   <si>
     <t>Mobile Legends 583 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>pre30460966</t>
   </si>
   <si>
     <t>Mobile Legends 641 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>pre30460969</t>
   </si>
   <si>
     <t>Mobile Legends 870 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>pre30460974</t>
   </si>
   <si>
     <t>Mobile Legends 1383 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>pre30460975</t>
@@ -449,122 +341,56 @@
   <si>
     <t>Mobile Legends 5952 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>pre30460995</t>
   </si>
   <si>
     <t>Mobile Legends 6307 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>pre30460997</t>
   </si>
   <si>
     <t>Mobile Legends 6822 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>pre30461004</t>
   </si>
   <si>
     <t>Mobile Legends (Global)</t>
   </si>
   <si>
     <t>Mobile Legends 172 Diamonds (Global)</t>
   </si>
   <si>
-    <t>pre30461006</t>
-[...16 lines deleted...]
-  <si>
     <t>pre30461016</t>
   </si>
   <si>
     <t>Mobile Legends 888 Diamonds (Global)</t>
   </si>
   <si>
-    <t>pre30461019</t>
-[...46 lines deleted...]
-  <si>
     <t>pre30461035</t>
   </si>
   <si>
     <t>Mobile Legends (Brazil)</t>
   </si>
   <si>
     <t>Mobile Legends Weekly Diamond Pass (Brazil)</t>
   </si>
   <si>
     <t>pre30461036</t>
   </si>
   <si>
     <t>Mobile Legends Twilight Pass (Brazil)</t>
   </si>
   <si>
     <t>pre30461038</t>
   </si>
   <si>
     <t>MOBILE LEGENDS</t>
   </si>
   <si>
     <t>Mobile Legends First Top Up 50+5 Diamonds (Brazil)</t>
   </si>
   <si>
     <t>pre30461039</t>
@@ -767,261 +593,144 @@
   <si>
     <t>Mobile Legends 40 Diamonds (Singapore)</t>
   </si>
   <si>
     <t>pre30467459</t>
   </si>
   <si>
     <t>Mobile Legends 99 Diamonds (Singapore)</t>
   </si>
   <si>
     <t>pre30467466</t>
   </si>
   <si>
     <t>Mobile Legends 284 Diamonds (Singapore)</t>
   </si>
   <si>
     <t>pre30467605</t>
   </si>
   <si>
     <t>Free Fire Max</t>
   </si>
   <si>
     <t>Free Fire Max 5 Diamonds</t>
   </si>
   <si>
-    <t>pre30467607</t>
-[...22 lines deleted...]
-  <si>
     <t>pre30467658</t>
   </si>
   <si>
     <t>Free Fire Max 1.080 Diamonds</t>
   </si>
   <si>
-    <t>pre30467672</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30467679</t>
   </si>
   <si>
     <t>Free Fire Max 36.500 Diamonds</t>
   </si>
   <si>
-    <t>pre30467680</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30491242</t>
   </si>
   <si>
     <t>AFK Journey</t>
   </si>
   <si>
     <t>AFK Journey 21 Dragon Crystals</t>
   </si>
   <si>
     <t>pre30491243</t>
   </si>
   <si>
     <t>AFK Journey 126 Dragon Crystals</t>
   </si>
   <si>
     <t>pre30491244</t>
   </si>
   <si>
     <t>AFK Journey 294 Dragon Crystals</t>
   </si>
   <si>
     <t>pre30491245</t>
   </si>
   <si>
     <t>AFK Journey 588 Dragon Crystals</t>
   </si>
   <si>
     <t>pre30491247</t>
   </si>
   <si>
     <t>AFK Journey 3.150 Dragon Crystals</t>
   </si>
   <si>
     <t>pre30491249</t>
   </si>
   <si>
     <t>AFK Journey Esperia Monthly Premium Gazette</t>
   </si>
   <si>
     <t>pre30467886</t>
   </si>
   <si>
     <t>Call Of Duty Mobile (Indonesia)</t>
   </si>
   <si>
     <t>Call of Duty Mobile 4013 CP</t>
   </si>
   <si>
-    <t>pre30461093</t>
-[...7 lines deleted...]
-  <si>
     <t>pre30470233</t>
   </si>
   <si>
     <t>Zepeto</t>
   </si>
   <si>
     <t>Zepeto 62.800 Coins</t>
   </si>
   <si>
     <t>pre30470263</t>
   </si>
   <si>
     <t>State of Survival</t>
   </si>
   <si>
     <t>State of Survival 100 Diamonds</t>
   </si>
   <si>
-    <t>pre30470281</t>
-[...37 lines deleted...]
-  <si>
     <t>BS1B</t>
   </si>
   <si>
     <t>Bstation Premium</t>
   </si>
   <si>
     <t>Bstation Premium 1 Bulan (Sharing)</t>
   </si>
   <si>
-    <t>pre30472813</t>
+    <t>pre30472815</t>
   </si>
   <si>
     <t>PUBG Mobile (GLOBAL)</t>
   </si>
   <si>
-    <t>PUBG Mobile Global 3.850 UC</t>
-[...4 lines deleted...]
-  <si>
     <t>PUBG Mobile Global 180 UC</t>
-  </si>
-[...25 lines deleted...]
-    <t>5 Big Cat Coins</t>
   </si>
   <si>
     <t>CNV1B</t>
   </si>
   <si>
     <t>Canva Pro</t>
   </si>
   <si>
     <t>Canva Pro/Edu 1 Bulan (Via Invite)</t>
   </si>
   <si>
     <t>CNV1T</t>
   </si>
   <si>
     <t>Canva Pro/Edu 1 Tahun (Via Invite)</t>
   </si>
   <si>
     <t>VIU1T</t>
   </si>
   <si>
     <t>Viu</t>
   </si>
   <si>
     <t>Viu 1 Tahun</t>
   </si>
@@ -1429,4608 +1138,3274 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I157"/>
+  <dimension ref="A1:I111"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H157" sqref="H157"/>
+      <selection activeCell="H111" sqref="H111"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="2">
-        <v>4601061</v>
+        <v>13264</v>
       </c>
       <c r="F2" s="2">
-        <v>4596510</v>
+        <v>13251</v>
       </c>
       <c r="G2" s="2">
-        <v>4591959</v>
+        <v>13238</v>
       </c>
       <c r="H2" s="2">
-        <v>4587408</v>
+        <v>13225</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E3" s="2">
-        <v>9201111</v>
+        <v>39689</v>
       </c>
       <c r="F3" s="2">
-        <v>9192010</v>
+        <v>39650</v>
       </c>
       <c r="G3" s="2">
-        <v>9182909</v>
+        <v>39610</v>
       </c>
       <c r="H3" s="2">
-        <v>9173808</v>
+        <v>39571</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
         <v>3</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E4" s="2">
-        <v>4984</v>
+        <v>27828</v>
       </c>
       <c r="F4" s="2">
-        <v>4979</v>
+        <v>27800</v>
       </c>
       <c r="G4" s="2">
-        <v>4974</v>
+        <v>27773</v>
       </c>
       <c r="H4" s="2">
-        <v>4969</v>
+        <v>27745</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
         <v>4</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E5" s="2">
-        <v>12001</v>
+        <v>147953</v>
       </c>
       <c r="F5" s="2">
-        <v>11989</v>
+        <v>147806</v>
       </c>
       <c r="G5" s="2">
-        <v>11977</v>
+        <v>147660</v>
       </c>
       <c r="H5" s="2">
-        <v>11965</v>
+        <v>147514</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1">
         <v>5</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" s="2">
-        <v>39689</v>
+        <v>257830</v>
       </c>
       <c r="F6" s="2">
-        <v>39650</v>
+        <v>257575</v>
       </c>
       <c r="G6" s="2">
-        <v>39610</v>
+        <v>257320</v>
       </c>
       <c r="H6" s="2">
-        <v>39571</v>
+        <v>257065</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
         <v>6</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E7" s="2">
-        <v>27828</v>
+        <v>20129</v>
       </c>
       <c r="F7" s="2">
-        <v>27800</v>
+        <v>20109</v>
       </c>
       <c r="G7" s="2">
-        <v>27773</v>
+        <v>20089</v>
       </c>
       <c r="H7" s="2">
-        <v>27745</v>
+        <v>20069</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
         <v>7</v>
       </c>
       <c r="B8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C8" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" s="2">
-        <v>148397</v>
+        <v>50070</v>
       </c>
       <c r="F8" s="2">
-        <v>148250</v>
+        <v>50020</v>
       </c>
       <c r="G8" s="2">
-        <v>148103</v>
+        <v>49971</v>
       </c>
       <c r="H8" s="2">
-        <v>147956</v>
+        <v>49921</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1">
         <v>8</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E9" s="2">
-        <v>257830</v>
+        <v>118818</v>
       </c>
       <c r="F9" s="2">
-        <v>257575</v>
+        <v>118700</v>
       </c>
       <c r="G9" s="2">
-        <v>257320</v>
+        <v>118583</v>
       </c>
       <c r="H9" s="2">
-        <v>257065</v>
+        <v>118465</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1">
         <v>9</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E10" s="2">
-        <v>450473</v>
+        <v>45116</v>
       </c>
       <c r="F10" s="2">
-        <v>450028</v>
+        <v>45071</v>
       </c>
       <c r="G10" s="2">
-        <v>449582</v>
+        <v>45027</v>
       </c>
       <c r="H10" s="2">
-        <v>449137</v>
+        <v>44982</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1">
         <v>10</v>
       </c>
       <c r="B11" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C11" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C11" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E11" s="2">
-        <v>99609</v>
+        <v>45975</v>
       </c>
       <c r="F11" s="2">
-        <v>99510</v>
+        <v>45930</v>
       </c>
       <c r="G11" s="2">
-        <v>99412</v>
+        <v>45884</v>
       </c>
       <c r="H11" s="2">
-        <v>99313</v>
+        <v>45839</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1">
         <v>11</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E12" s="2">
-        <v>19725</v>
+        <v>47542</v>
       </c>
       <c r="F12" s="2">
-        <v>19705</v>
+        <v>47495</v>
       </c>
       <c r="G12" s="2">
-        <v>19686</v>
+        <v>47448</v>
       </c>
       <c r="H12" s="2">
-        <v>19666</v>
+        <v>47401</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1">
         <v>12</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E13" s="2">
-        <v>50070</v>
+        <v>4095</v>
       </c>
       <c r="F13" s="2">
-        <v>50020</v>
+        <v>4091</v>
       </c>
       <c r="G13" s="2">
-        <v>49971</v>
+        <v>4086</v>
       </c>
       <c r="H13" s="2">
-        <v>49921</v>
+        <v>4082</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1">
         <v>13</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E14" s="2">
-        <v>35385</v>
+        <v>61559</v>
       </c>
       <c r="F14" s="2">
-        <v>35350</v>
+        <v>61498</v>
       </c>
       <c r="G14" s="2">
-        <v>35315</v>
+        <v>61437</v>
       </c>
       <c r="H14" s="2">
-        <v>35280</v>
+        <v>61376</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1">
         <v>14</v>
       </c>
       <c r="B15" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C15" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C15" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E15" s="2">
-        <v>4979</v>
+        <v>123118</v>
       </c>
       <c r="F15" s="2">
-        <v>4974</v>
+        <v>122996</v>
       </c>
       <c r="G15" s="2">
-        <v>4969</v>
+        <v>122874</v>
       </c>
       <c r="H15" s="2">
-        <v>4964</v>
+        <v>122752</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1">
         <v>15</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="2">
-        <v>5950</v>
+        <v>153897</v>
       </c>
       <c r="F16" s="2">
-        <v>5944</v>
+        <v>153745</v>
       </c>
       <c r="G16" s="2">
-        <v>5938</v>
+        <v>153593</v>
       </c>
       <c r="H16" s="2">
-        <v>5932</v>
+        <v>153441</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1">
         <v>16</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="2">
-        <v>8083</v>
+        <v>1458</v>
       </c>
       <c r="F17" s="2">
-        <v>8075</v>
+        <v>1456</v>
       </c>
       <c r="G17" s="2">
-        <v>8067</v>
+        <v>1455</v>
       </c>
       <c r="H17" s="2">
-        <v>8059</v>
+        <v>1454</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1">
         <v>17</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="2">
-        <v>118818</v>
+        <v>10077</v>
       </c>
       <c r="F18" s="2">
-        <v>118700</v>
+        <v>10067</v>
       </c>
       <c r="G18" s="2">
-        <v>118583</v>
+        <v>10057</v>
       </c>
       <c r="H18" s="2">
-        <v>118465</v>
+        <v>10047</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1">
         <v>18</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="D19" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" s="2">
-        <v>45116</v>
+        <v>16297</v>
       </c>
       <c r="F19" s="2">
-        <v>45071</v>
+        <v>16281</v>
       </c>
       <c r="G19" s="2">
-        <v>45027</v>
+        <v>16265</v>
       </c>
       <c r="H19" s="2">
-        <v>44982</v>
+        <v>16249</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1">
         <v>19</v>
       </c>
       <c r="B20" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C20" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" s="2">
-        <v>45975</v>
+        <v>20802</v>
       </c>
       <c r="F20" s="2">
-        <v>45930</v>
+        <v>20782</v>
       </c>
       <c r="G20" s="2">
-        <v>45884</v>
+        <v>20761</v>
       </c>
       <c r="H20" s="2">
-        <v>45839</v>
+        <v>20741</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1">
         <v>20</v>
       </c>
       <c r="B21" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C21" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E21" s="2">
-        <v>47542</v>
+        <v>81147</v>
       </c>
       <c r="F21" s="2">
-        <v>47495</v>
+        <v>81067</v>
       </c>
       <c r="G21" s="2">
-        <v>47448</v>
+        <v>80986</v>
       </c>
       <c r="H21" s="2">
-        <v>47401</v>
+        <v>80906</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1">
         <v>21</v>
       </c>
       <c r="B22" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="C22" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E22" s="2">
-        <v>4095</v>
+        <v>213654</v>
       </c>
       <c r="F22" s="2">
-        <v>4091</v>
+        <v>213442</v>
       </c>
       <c r="G22" s="2">
-        <v>4086</v>
+        <v>213231</v>
       </c>
       <c r="H22" s="2">
-        <v>4082</v>
+        <v>213020</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C23" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E23" s="2">
-        <v>55278</v>
+        <v>8141</v>
       </c>
       <c r="F23" s="2">
-        <v>55224</v>
+        <v>8133</v>
       </c>
       <c r="G23" s="2">
-        <v>55169</v>
+        <v>8124</v>
       </c>
       <c r="H23" s="2">
-        <v>55114</v>
+        <v>8116</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="E24" s="2">
-        <v>110531</v>
+        <v>81253</v>
       </c>
       <c r="F24" s="2">
-        <v>110421</v>
+        <v>81173</v>
       </c>
       <c r="G24" s="2">
-        <v>110312</v>
+        <v>81092</v>
       </c>
       <c r="H24" s="2">
-        <v>110203</v>
+        <v>81012</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E25" s="2">
-        <v>138157</v>
+        <v>169558</v>
       </c>
       <c r="F25" s="2">
-        <v>138021</v>
+        <v>169390</v>
       </c>
       <c r="G25" s="2">
-        <v>137884</v>
+        <v>169222</v>
       </c>
       <c r="H25" s="2">
-        <v>137747</v>
+        <v>169055</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="E26" s="2">
-        <v>1439</v>
+        <v>190242</v>
       </c>
       <c r="F26" s="2">
-        <v>1437</v>
+        <v>190054</v>
       </c>
       <c r="G26" s="2">
-        <v>1436</v>
+        <v>189866</v>
       </c>
       <c r="H26" s="2">
-        <v>1434</v>
+        <v>189677</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E27" s="2">
-        <v>3386</v>
+        <v>252205</v>
       </c>
       <c r="F27" s="2">
-        <v>3382</v>
+        <v>251956</v>
       </c>
       <c r="G27" s="2">
-        <v>3379</v>
+        <v>251706</v>
       </c>
       <c r="H27" s="2">
-        <v>3376</v>
+        <v>251457</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="E28" s="2">
-        <v>9114</v>
+        <v>401142</v>
       </c>
       <c r="F28" s="2">
-        <v>9105</v>
+        <v>400745</v>
       </c>
       <c r="G28" s="2">
-        <v>9096</v>
+        <v>400348</v>
       </c>
       <c r="H28" s="2">
-        <v>9087</v>
+        <v>399951</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="E29" s="2">
-        <v>12941</v>
+        <v>453743</v>
       </c>
       <c r="F29" s="2">
-        <v>12928</v>
+        <v>453294</v>
       </c>
       <c r="G29" s="2">
-        <v>12915</v>
+        <v>452845</v>
       </c>
       <c r="H29" s="2">
-        <v>12902</v>
+        <v>452396</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="E30" s="2">
-        <v>18644</v>
+        <v>466181</v>
       </c>
       <c r="F30" s="2">
-        <v>18625</v>
+        <v>465720</v>
       </c>
       <c r="G30" s="2">
-        <v>18607</v>
+        <v>465259</v>
       </c>
       <c r="H30" s="2">
-        <v>18589</v>
+        <v>464798</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="E31" s="2">
-        <v>72316</v>
+        <v>493696</v>
       </c>
       <c r="F31" s="2">
-        <v>72244</v>
+        <v>493207</v>
       </c>
       <c r="G31" s="2">
-        <v>72173</v>
+        <v>492719</v>
       </c>
       <c r="H31" s="2">
-        <v>72101</v>
+        <v>492231</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E32" s="2">
-        <v>64729</v>
+        <v>505863</v>
       </c>
       <c r="F32" s="2">
-        <v>64665</v>
+        <v>505363</v>
       </c>
       <c r="G32" s="2">
-        <v>64601</v>
+        <v>504862</v>
       </c>
       <c r="H32" s="2">
-        <v>64537</v>
+        <v>504362</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="E33" s="2">
-        <v>190755</v>
+        <v>619263</v>
       </c>
       <c r="F33" s="2">
-        <v>190567</v>
+        <v>618650</v>
       </c>
       <c r="G33" s="2">
-        <v>190378</v>
+        <v>618038</v>
       </c>
       <c r="H33" s="2">
-        <v>190189</v>
+        <v>617425</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="E34" s="2">
-        <v>370245</v>
+        <v>768066</v>
       </c>
       <c r="F34" s="2">
-        <v>369879</v>
+        <v>767306</v>
       </c>
       <c r="G34" s="2">
-        <v>369513</v>
+        <v>766546</v>
       </c>
       <c r="H34" s="2">
-        <v>369147</v>
+        <v>765787</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="E35" s="2">
-        <v>918518</v>
+        <v>878619</v>
       </c>
       <c r="F35" s="2">
-        <v>917609</v>
+        <v>877750</v>
       </c>
       <c r="G35" s="2">
-        <v>916701</v>
+        <v>876881</v>
       </c>
       <c r="H35" s="2">
-        <v>915792</v>
+        <v>876011</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1">
         <v>35</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="E36" s="2">
-        <v>147937</v>
+        <v>907460</v>
       </c>
       <c r="F36" s="2">
-        <v>147790</v>
+        <v>906563</v>
       </c>
       <c r="G36" s="2">
-        <v>147644</v>
+        <v>905665</v>
       </c>
       <c r="H36" s="2">
-        <v>147498</v>
+        <v>904768</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="E37" s="2">
-        <v>8279</v>
+        <v>1009578</v>
       </c>
       <c r="F37" s="2">
-        <v>8271</v>
+        <v>1008579</v>
       </c>
       <c r="G37" s="2">
-        <v>8263</v>
+        <v>1007580</v>
       </c>
       <c r="H37" s="2">
-        <v>8255</v>
+        <v>1006582</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="E38" s="2">
-        <v>16472</v>
+        <v>1075342</v>
       </c>
       <c r="F38" s="2">
-        <v>16456</v>
+        <v>1074278</v>
       </c>
       <c r="G38" s="2">
-        <v>16440</v>
+        <v>1073215</v>
       </c>
       <c r="H38" s="2">
-        <v>16423</v>
+        <v>1072151</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E39" s="2">
-        <v>20325</v>
+        <v>1141587</v>
       </c>
       <c r="F39" s="2">
-        <v>20305</v>
+        <v>1140458</v>
       </c>
       <c r="G39" s="2">
-        <v>20285</v>
+        <v>1139328</v>
       </c>
       <c r="H39" s="2">
-        <v>20265</v>
+        <v>1138199</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="E40" s="2">
-        <v>82620</v>
+        <v>1256069</v>
       </c>
       <c r="F40" s="2">
-        <v>82538</v>
+        <v>1254827</v>
       </c>
       <c r="G40" s="2">
-        <v>82456</v>
+        <v>1253585</v>
       </c>
       <c r="H40" s="2">
-        <v>82375</v>
+        <v>1252342</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E41" s="2">
-        <v>105376</v>
+        <v>1533161</v>
       </c>
       <c r="F41" s="2">
-        <v>105271</v>
+        <v>1531645</v>
       </c>
       <c r="G41" s="2">
-        <v>105167</v>
+        <v>1530128</v>
       </c>
       <c r="H41" s="2">
-        <v>105063</v>
+        <v>1528612</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="E42" s="2">
-        <v>169558</v>
+        <v>1619406</v>
       </c>
       <c r="F42" s="2">
-        <v>169390</v>
+        <v>1617804</v>
       </c>
       <c r="G42" s="2">
-        <v>169222</v>
+        <v>1616202</v>
       </c>
       <c r="H42" s="2">
-        <v>169055</v>
+        <v>1614600</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E43" s="2">
-        <v>190242</v>
+        <v>1757925</v>
       </c>
       <c r="F43" s="2">
-        <v>190054</v>
+        <v>1756186</v>
       </c>
       <c r="G43" s="2">
-        <v>189866</v>
+        <v>1754447</v>
       </c>
       <c r="H43" s="2">
-        <v>189677</v>
+        <v>1752708</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="E44" s="2">
-        <v>252205</v>
+        <v>1906682</v>
       </c>
       <c r="F44" s="2">
-        <v>251956</v>
+        <v>1904796</v>
       </c>
       <c r="G44" s="2">
-        <v>251706</v>
+        <v>1902910</v>
       </c>
       <c r="H44" s="2">
-        <v>251457</v>
+        <v>1901024</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="C45" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E45" s="2">
-        <v>401142</v>
+        <v>44659</v>
       </c>
       <c r="F45" s="2">
-        <v>400745</v>
+        <v>44615</v>
       </c>
       <c r="G45" s="2">
-        <v>400348</v>
+        <v>44571</v>
       </c>
       <c r="H45" s="2">
-        <v>399951</v>
+        <v>44526</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D46" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="C46" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E46" s="2">
-        <v>453743</v>
+        <v>215394</v>
       </c>
       <c r="F46" s="2">
-        <v>453294</v>
+        <v>215181</v>
       </c>
       <c r="G46" s="2">
-        <v>452845</v>
+        <v>214967</v>
       </c>
       <c r="H46" s="2">
-        <v>452396</v>
+        <v>214754</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C47" s="1" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E47" s="2">
-        <v>466181</v>
+        <v>24129</v>
       </c>
       <c r="F47" s="2">
-        <v>465720</v>
+        <v>24105</v>
       </c>
       <c r="G47" s="2">
-        <v>465259</v>
+        <v>24081</v>
       </c>
       <c r="H47" s="2">
-        <v>464798</v>
+        <v>24057</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1">
         <v>47</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>41</v>
+        <v>112</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E48" s="2">
-        <v>493696</v>
+        <v>138100</v>
       </c>
       <c r="F48" s="2">
-        <v>493207</v>
+        <v>137963</v>
       </c>
       <c r="G48" s="2">
-        <v>492719</v>
+        <v>137826</v>
       </c>
       <c r="H48" s="2">
-        <v>492231</v>
+        <v>137690</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>41</v>
+        <v>117</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E49" s="2">
-        <v>505863</v>
+        <v>10760</v>
       </c>
       <c r="F49" s="2">
-        <v>505363</v>
+        <v>10749</v>
       </c>
       <c r="G49" s="2">
-        <v>504862</v>
+        <v>10739</v>
       </c>
       <c r="H49" s="2">
-        <v>504362</v>
+        <v>10728</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>41</v>
+        <v>112</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E50" s="2">
-        <v>619263</v>
+        <v>18959</v>
       </c>
       <c r="F50" s="2">
-        <v>618650</v>
+        <v>18941</v>
       </c>
       <c r="G50" s="2">
-        <v>618038</v>
+        <v>18922</v>
       </c>
       <c r="H50" s="2">
-        <v>617425</v>
+        <v>18903</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>41</v>
+        <v>112</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E51" s="2">
-        <v>768066</v>
+        <v>37768</v>
       </c>
       <c r="F51" s="2">
-        <v>767306</v>
+        <v>37731</v>
       </c>
       <c r="G51" s="2">
-        <v>766546</v>
+        <v>37693</v>
       </c>
       <c r="H51" s="2">
-        <v>765787</v>
+        <v>37656</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>41</v>
+        <v>117</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E52" s="2">
-        <v>878619</v>
+        <v>31979</v>
       </c>
       <c r="F52" s="2">
-        <v>877750</v>
+        <v>31947</v>
       </c>
       <c r="G52" s="2">
-        <v>876881</v>
+        <v>31916</v>
       </c>
       <c r="H52" s="2">
-        <v>876011</v>
+        <v>31884</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>41</v>
+        <v>112</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E53" s="2">
-        <v>907460</v>
+        <v>56559</v>
       </c>
       <c r="F53" s="2">
-        <v>906563</v>
+        <v>56503</v>
       </c>
       <c r="G53" s="2">
-        <v>905665</v>
+        <v>56447</v>
       </c>
       <c r="H53" s="2">
-        <v>904768</v>
+        <v>56392</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>41</v>
+        <v>112</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E54" s="2">
-        <v>1009578</v>
+        <v>48265</v>
       </c>
       <c r="F54" s="2">
-        <v>1008579</v>
+        <v>48217</v>
       </c>
       <c r="G54" s="2">
-        <v>1007580</v>
+        <v>48170</v>
       </c>
       <c r="H54" s="2">
-        <v>1006582</v>
+        <v>48122</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>41</v>
+        <v>112</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E55" s="2">
-        <v>1075342</v>
+        <v>72398</v>
       </c>
       <c r="F55" s="2">
-        <v>1074278</v>
+        <v>72326</v>
       </c>
       <c r="G55" s="2">
-        <v>1073215</v>
+        <v>72254</v>
       </c>
       <c r="H55" s="2">
-        <v>1072151</v>
+        <v>72183</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
         <v>55</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>41</v>
+        <v>112</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E56" s="2">
-        <v>1141587</v>
+        <v>59692</v>
       </c>
       <c r="F56" s="2">
-        <v>1140458</v>
+        <v>59633</v>
       </c>
       <c r="G56" s="2">
-        <v>1139328</v>
+        <v>59574</v>
       </c>
       <c r="H56" s="2">
-        <v>1138199</v>
+        <v>59515</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1">
         <v>56</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>41</v>
+        <v>117</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E57" s="2">
-        <v>1256069</v>
+        <v>52593</v>
       </c>
       <c r="F57" s="2">
-        <v>1254827</v>
+        <v>52541</v>
       </c>
       <c r="G57" s="2">
-        <v>1253585</v>
+        <v>52489</v>
       </c>
       <c r="H57" s="2">
-        <v>1252342</v>
+        <v>52437</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1">
         <v>57</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>41</v>
+        <v>112</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E58" s="2">
-        <v>1533161</v>
+        <v>94302</v>
       </c>
       <c r="F58" s="2">
-        <v>1531645</v>
+        <v>94209</v>
       </c>
       <c r="G58" s="2">
-        <v>1530128</v>
+        <v>94115</v>
       </c>
       <c r="H58" s="2">
-        <v>1528612</v>
+        <v>94022</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1">
         <v>58</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>41</v>
+        <v>112</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E59" s="2">
-        <v>1619406</v>
+        <v>96530</v>
       </c>
       <c r="F59" s="2">
-        <v>1617804</v>
+        <v>96435</v>
       </c>
       <c r="G59" s="2">
-        <v>1616202</v>
+        <v>96339</v>
       </c>
       <c r="H59" s="2">
-        <v>1614600</v>
+        <v>96244</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1">
         <v>59</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>41</v>
+        <v>112</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E60" s="2">
-        <v>1757925</v>
+        <v>132357</v>
       </c>
       <c r="F60" s="2">
-        <v>1756186</v>
+        <v>132226</v>
       </c>
       <c r="G60" s="2">
-        <v>1754447</v>
+        <v>132095</v>
       </c>
       <c r="H60" s="2">
-        <v>1752708</v>
+        <v>131964</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1">
         <v>60</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>41</v>
+        <v>112</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E61" s="2">
-        <v>1906682</v>
+        <v>120663</v>
       </c>
       <c r="F61" s="2">
-        <v>1904796</v>
+        <v>120544</v>
       </c>
       <c r="G61" s="2">
-        <v>1902910</v>
+        <v>120424</v>
       </c>
       <c r="H61" s="2">
-        <v>1901024</v>
+        <v>120305</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
         <v>61</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>143</v>
+        <v>112</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E62" s="2">
-        <v>41585</v>
+        <v>151150</v>
       </c>
       <c r="F62" s="2">
-        <v>41544</v>
+        <v>151000</v>
       </c>
       <c r="G62" s="2">
-        <v>41503</v>
+        <v>150851</v>
       </c>
       <c r="H62" s="2">
-        <v>41462</v>
+        <v>150701</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
         <v>62</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>145</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>143</v>
+        <v>112</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E63" s="2">
-        <v>58530</v>
+        <v>170910</v>
       </c>
       <c r="F63" s="2">
-        <v>58472</v>
+        <v>170741</v>
       </c>
       <c r="G63" s="2">
-        <v>58414</v>
+        <v>170571</v>
       </c>
       <c r="H63" s="2">
-        <v>58356</v>
+        <v>170402</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1">
         <v>63</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>147</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>143</v>
+        <v>112</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E64" s="2">
-        <v>100245</v>
+        <v>188892</v>
       </c>
       <c r="F64" s="2">
-        <v>100146</v>
+        <v>188705</v>
       </c>
       <c r="G64" s="2">
-        <v>100046</v>
+        <v>188519</v>
       </c>
       <c r="H64" s="2">
-        <v>99947</v>
+        <v>188332</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>149</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>143</v>
+        <v>112</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E65" s="2">
-        <v>160753</v>
+        <v>207684</v>
       </c>
       <c r="F65" s="2">
-        <v>160594</v>
+        <v>207478</v>
       </c>
       <c r="G65" s="2">
-        <v>160435</v>
+        <v>207273</v>
       </c>
       <c r="H65" s="2">
-        <v>160276</v>
+        <v>207067</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>151</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>143</v>
+        <v>112</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>152</v>
       </c>
       <c r="E66" s="2">
-        <v>215394</v>
+        <v>226635</v>
       </c>
       <c r="F66" s="2">
-        <v>215181</v>
+        <v>226411</v>
       </c>
       <c r="G66" s="2">
-        <v>214967</v>
+        <v>226187</v>
       </c>
       <c r="H66" s="2">
-        <v>214754</v>
+        <v>225962</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
         <v>66</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>143</v>
+        <v>112</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E67" s="2">
-        <v>279655</v>
+        <v>245426</v>
       </c>
       <c r="F67" s="2">
-        <v>279378</v>
+        <v>245184</v>
       </c>
       <c r="G67" s="2">
-        <v>279102</v>
+        <v>244941</v>
       </c>
       <c r="H67" s="2">
-        <v>278825</v>
+        <v>244698</v>
       </c>
       <c r="I67" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="1">
         <v>67</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>155</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>143</v>
+        <v>112</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>156</v>
       </c>
       <c r="E68" s="2">
-        <v>322137</v>
+        <v>264532</v>
       </c>
       <c r="F68" s="2">
-        <v>321818</v>
+        <v>264271</v>
       </c>
       <c r="G68" s="2">
-        <v>321500</v>
+        <v>264009</v>
       </c>
       <c r="H68" s="2">
-        <v>321181</v>
+        <v>263747</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1">
         <v>68</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>157</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>143</v>
+        <v>112</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>158</v>
       </c>
       <c r="E69" s="2">
-        <v>381423</v>
+        <v>283324</v>
       </c>
       <c r="F69" s="2">
-        <v>381046</v>
+        <v>283043</v>
       </c>
       <c r="G69" s="2">
-        <v>380668</v>
+        <v>282763</v>
       </c>
       <c r="H69" s="2">
-        <v>380291</v>
+        <v>282483</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1">
         <v>69</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>159</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>143</v>
+        <v>112</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>160</v>
       </c>
       <c r="E70" s="2">
-        <v>648554</v>
+        <v>302274</v>
       </c>
       <c r="F70" s="2">
-        <v>647913</v>
+        <v>301975</v>
       </c>
       <c r="G70" s="2">
-        <v>647271</v>
+        <v>301676</v>
       </c>
       <c r="H70" s="2">
-        <v>646630</v>
+        <v>301377</v>
       </c>
       <c r="I70" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1">
         <v>70</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>161</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>143</v>
+        <v>112</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E71" s="2">
-        <v>1225594</v>
+        <v>358808</v>
       </c>
       <c r="F71" s="2">
-        <v>1224382</v>
+        <v>358453</v>
       </c>
       <c r="G71" s="2">
-        <v>1223169</v>
+        <v>358098</v>
       </c>
       <c r="H71" s="2">
-        <v>1221957</v>
+        <v>357743</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1">
         <v>71</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>163</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>143</v>
+        <v>112</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>164</v>
       </c>
       <c r="E72" s="2">
-        <v>1388983</v>
+        <v>377756</v>
       </c>
       <c r="F72" s="2">
-        <v>1387609</v>
+        <v>377382</v>
       </c>
       <c r="G72" s="2">
-        <v>1386235</v>
+        <v>377009</v>
       </c>
       <c r="H72" s="2">
-        <v>1384861</v>
+        <v>376635</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1">
         <v>72</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>165</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>143</v>
+        <v>112</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>166</v>
       </c>
       <c r="E73" s="2">
-        <v>2852648</v>
+        <v>407748</v>
       </c>
       <c r="F73" s="2">
-        <v>2849826</v>
+        <v>407345</v>
       </c>
       <c r="G73" s="2">
-        <v>2847004</v>
+        <v>406942</v>
       </c>
       <c r="H73" s="2">
-        <v>2844183</v>
+        <v>406538</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1">
         <v>73</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>167</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>143</v>
+        <v>112</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>168</v>
       </c>
       <c r="E74" s="2">
-        <v>3267348</v>
+        <v>428723</v>
       </c>
       <c r="F74" s="2">
-        <v>3264116</v>
+        <v>428299</v>
       </c>
       <c r="G74" s="2">
-        <v>3260884</v>
+        <v>427875</v>
       </c>
       <c r="H74" s="2">
-        <v>3257652</v>
+        <v>427450</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1">
         <v>74</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>169</v>
       </c>
       <c r="C75" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D75" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="D75" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E75" s="2">
-        <v>23715</v>
+        <v>453239</v>
       </c>
       <c r="F75" s="2">
-        <v>23692</v>
+        <v>452791</v>
       </c>
       <c r="G75" s="2">
-        <v>23668</v>
+        <v>452343</v>
       </c>
       <c r="H75" s="2">
-        <v>23645</v>
+        <v>451894</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
         <v>75</v>
       </c>
       <c r="B76" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D76" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="C76" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E76" s="2">
-        <v>138100</v>
+        <v>604364</v>
       </c>
       <c r="F76" s="2">
-        <v>137963</v>
+        <v>603766</v>
       </c>
       <c r="G76" s="2">
-        <v>137826</v>
+        <v>603168</v>
       </c>
       <c r="H76" s="2">
-        <v>137690</v>
+        <v>602570</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
         <v>76</v>
       </c>
       <c r="B77" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D77" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="C77" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E77" s="2">
-        <v>10760</v>
+        <v>755329</v>
       </c>
       <c r="F77" s="2">
-        <v>10749</v>
+        <v>754582</v>
       </c>
       <c r="G77" s="2">
-        <v>10739</v>
+        <v>753835</v>
       </c>
       <c r="H77" s="2">
-        <v>10728</v>
+        <v>753088</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1">
         <v>77</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>170</v>
+        <v>112</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E78" s="2">
-        <v>18327</v>
+        <v>1133060</v>
       </c>
       <c r="F78" s="2">
-        <v>18309</v>
+        <v>1131939</v>
       </c>
       <c r="G78" s="2">
-        <v>18291</v>
+        <v>1130819</v>
       </c>
       <c r="H78" s="2">
-        <v>18273</v>
+        <v>1129698</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1">
         <v>78</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>170</v>
+        <v>112</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="E79" s="2">
-        <v>36659</v>
+        <v>1888364</v>
       </c>
       <c r="F79" s="2">
-        <v>36623</v>
+        <v>1886496</v>
       </c>
       <c r="G79" s="2">
-        <v>36586</v>
+        <v>1884628</v>
       </c>
       <c r="H79" s="2">
-        <v>36550</v>
+        <v>1882761</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1">
         <v>79</v>
       </c>
       <c r="B80" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D80" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="C80" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E80" s="2">
-        <v>31979</v>
+        <v>35113</v>
       </c>
       <c r="F80" s="2">
-        <v>31947</v>
+        <v>35078</v>
       </c>
       <c r="G80" s="2">
-        <v>31916</v>
+        <v>35044</v>
       </c>
       <c r="H80" s="2">
-        <v>31884</v>
+        <v>35009</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1">
         <v>80</v>
       </c>
       <c r="B81" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D81" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="C81" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E81" s="2">
-        <v>54822</v>
+        <v>4148</v>
       </c>
       <c r="F81" s="2">
-        <v>54768</v>
+        <v>4144</v>
       </c>
       <c r="G81" s="2">
-        <v>54714</v>
+        <v>4140</v>
       </c>
       <c r="H81" s="2">
-        <v>54660</v>
+        <v>4136</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1">
         <v>81</v>
       </c>
       <c r="B82" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D82" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="C82" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E82" s="2">
-        <v>47487</v>
+        <v>12547</v>
       </c>
       <c r="F82" s="2">
-        <v>47440</v>
+        <v>12534</v>
       </c>
       <c r="G82" s="2">
-        <v>47393</v>
+        <v>12522</v>
       </c>
       <c r="H82" s="2">
-        <v>47346</v>
+        <v>12509</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="1">
         <v>82</v>
       </c>
       <c r="B83" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D83" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="C83" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E83" s="2">
-        <v>71230</v>
+        <v>32878</v>
       </c>
       <c r="F83" s="2">
-        <v>71160</v>
+        <v>32845</v>
       </c>
       <c r="G83" s="2">
-        <v>71089</v>
+        <v>32813</v>
       </c>
       <c r="H83" s="2">
-        <v>71019</v>
+        <v>32780</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1">
         <v>83</v>
       </c>
       <c r="B84" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D84" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="C84" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E84" s="2">
-        <v>57901</v>
+        <v>83137</v>
       </c>
       <c r="F84" s="2">
-        <v>57844</v>
+        <v>83054</v>
       </c>
       <c r="G84" s="2">
-        <v>57786</v>
+        <v>82972</v>
       </c>
       <c r="H84" s="2">
-        <v>57729</v>
+        <v>82890</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1">
         <v>84</v>
       </c>
       <c r="B85" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C85" s="1" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E85" s="2">
-        <v>52593</v>
+        <v>775</v>
       </c>
       <c r="F85" s="2">
-        <v>52541</v>
+        <v>775</v>
       </c>
       <c r="G85" s="2">
-        <v>52489</v>
+        <v>774</v>
       </c>
       <c r="H85" s="2">
-        <v>52437</v>
+        <v>773</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="1">
         <v>85</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>193</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>170</v>
+        <v>191</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>194</v>
       </c>
       <c r="E86" s="2">
-        <v>91456</v>
+        <v>134311</v>
       </c>
       <c r="F86" s="2">
-        <v>91366</v>
+        <v>134179</v>
       </c>
       <c r="G86" s="2">
-        <v>91275</v>
+        <v>134046</v>
       </c>
       <c r="H86" s="2">
-        <v>91185</v>
+        <v>133913</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1">
         <v>86</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>195</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>170</v>
+        <v>191</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>196</v>
       </c>
       <c r="E87" s="2">
-        <v>94973</v>
+        <v>4213261</v>
       </c>
       <c r="F87" s="2">
-        <v>94879</v>
+        <v>4209093</v>
       </c>
       <c r="G87" s="2">
-        <v>94785</v>
+        <v>4204926</v>
       </c>
       <c r="H87" s="2">
-        <v>94692</v>
+        <v>4200758</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1">
         <v>87</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>197</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>170</v>
+        <v>198</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E88" s="2">
-        <v>128243</v>
+        <v>15129</v>
       </c>
       <c r="F88" s="2">
-        <v>128116</v>
+        <v>15114</v>
       </c>
       <c r="G88" s="2">
-        <v>127990</v>
+        <v>15099</v>
       </c>
       <c r="H88" s="2">
-        <v>127863</v>
+        <v>15084</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1">
         <v>88</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>170</v>
+        <v>198</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E89" s="2">
-        <v>118717</v>
+        <v>74674</v>
       </c>
       <c r="F89" s="2">
-        <v>118599</v>
+        <v>74601</v>
       </c>
       <c r="G89" s="2">
-        <v>118482</v>
+        <v>74527</v>
       </c>
       <c r="H89" s="2">
-        <v>118364</v>
+        <v>74453</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1">
         <v>89</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>170</v>
+        <v>198</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E90" s="2">
-        <v>146560</v>
+        <v>149971</v>
       </c>
       <c r="F90" s="2">
-        <v>146415</v>
+        <v>149822</v>
       </c>
       <c r="G90" s="2">
-        <v>146270</v>
+        <v>149674</v>
       </c>
       <c r="H90" s="2">
-        <v>146125</v>
+        <v>149526</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="1">
         <v>90</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>170</v>
+        <v>198</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E91" s="2">
-        <v>166360</v>
+        <v>310908</v>
       </c>
       <c r="F91" s="2">
-        <v>166196</v>
+        <v>310600</v>
       </c>
       <c r="G91" s="2">
-        <v>166031</v>
+        <v>310293</v>
       </c>
       <c r="H91" s="2">
-        <v>165866</v>
+        <v>309985</v>
       </c>
       <c r="I91" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="1">
         <v>91</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>170</v>
+        <v>198</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E92" s="2">
-        <v>183193</v>
+        <v>1507963</v>
       </c>
       <c r="F92" s="2">
-        <v>183012</v>
+        <v>1506472</v>
       </c>
       <c r="G92" s="2">
-        <v>182831</v>
+        <v>1504980</v>
       </c>
       <c r="H92" s="2">
-        <v>182650</v>
+        <v>1503488</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1">
         <v>92</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>170</v>
+        <v>198</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E93" s="2">
-        <v>201357</v>
+        <v>229623</v>
       </c>
       <c r="F93" s="2">
-        <v>201158</v>
+        <v>229396</v>
       </c>
       <c r="G93" s="2">
-        <v>200958</v>
+        <v>229169</v>
       </c>
       <c r="H93" s="2">
-        <v>200759</v>
+        <v>228942</v>
       </c>
       <c r="I93" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1">
         <v>93</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>170</v>
+        <v>211</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="E94" s="2">
-        <v>219827</v>
+        <v>518329</v>
       </c>
       <c r="F94" s="2">
-        <v>219609</v>
+        <v>517816</v>
       </c>
       <c r="G94" s="2">
-        <v>219392</v>
+        <v>517303</v>
       </c>
       <c r="H94" s="2">
-        <v>219174</v>
+        <v>516791</v>
       </c>
       <c r="I94" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="1">
         <v>94</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>170</v>
+        <v>214</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="E95" s="2">
-        <v>237990</v>
+        <v>128943</v>
       </c>
       <c r="F95" s="2">
-        <v>237755</v>
+        <v>128815</v>
       </c>
       <c r="G95" s="2">
-        <v>237520</v>
+        <v>128688</v>
       </c>
       <c r="H95" s="2">
-        <v>237284</v>
+        <v>128560</v>
       </c>
       <c r="I95" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1">
         <v>95</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>170</v>
+        <v>217</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="E96" s="2">
-        <v>256460</v>
+        <v>15624</v>
       </c>
       <c r="F96" s="2">
-        <v>256207</v>
+        <v>15609</v>
       </c>
       <c r="G96" s="2">
-        <v>255953</v>
+        <v>15593</v>
       </c>
       <c r="H96" s="2">
-        <v>255699</v>
+        <v>15578</v>
       </c>
       <c r="I96" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1">
         <v>96</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>170</v>
+        <v>220</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="E97" s="2">
-        <v>274777</v>
+        <v>10000</v>
       </c>
       <c r="F97" s="2">
-        <v>274505</v>
+        <v>10000</v>
       </c>
       <c r="G97" s="2">
-        <v>274233</v>
+        <v>10000</v>
       </c>
       <c r="H97" s="2">
-        <v>273961</v>
+        <v>10000</v>
       </c>
       <c r="I97" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="1">
         <v>97</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>170</v>
+        <v>223</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="E98" s="2">
-        <v>293094</v>
+        <v>49045</v>
       </c>
       <c r="F98" s="2">
-        <v>292804</v>
+        <v>48996</v>
       </c>
       <c r="G98" s="2">
-        <v>292514</v>
+        <v>48948</v>
       </c>
       <c r="H98" s="2">
-        <v>292224</v>
+        <v>48899</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1">
         <v>98</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>170</v>
+        <v>226</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="E99" s="2">
-        <v>347891</v>
+        <v>5000</v>
       </c>
       <c r="F99" s="2">
-        <v>347547</v>
+        <v>5000</v>
       </c>
       <c r="G99" s="2">
-        <v>347203</v>
+        <v>5000</v>
       </c>
       <c r="H99" s="2">
-        <v>346859</v>
+        <v>5000</v>
       </c>
       <c r="I99" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1">
         <v>99</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>170</v>
+        <v>226</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="E100" s="2">
-        <v>366361</v>
+        <v>20000</v>
       </c>
       <c r="F100" s="2">
-        <v>365999</v>
+        <v>20000</v>
       </c>
       <c r="G100" s="2">
-        <v>365636</v>
+        <v>20000</v>
       </c>
       <c r="H100" s="2">
-        <v>365274</v>
+        <v>20000</v>
       </c>
       <c r="I100" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="1">
         <v>100</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>170</v>
+        <v>231</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="E101" s="2">
-        <v>391175</v>
+        <v>5000</v>
       </c>
       <c r="F101" s="2">
-        <v>390788</v>
+        <v>5000</v>
       </c>
       <c r="G101" s="2">
-        <v>390401</v>
+        <v>5000</v>
       </c>
       <c r="H101" s="2">
-        <v>390014</v>
+        <v>5000</v>
       </c>
       <c r="I101" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="1">
         <v>101</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>170</v>
+        <v>231</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="E102" s="2">
-        <v>406107</v>
+        <v>10000</v>
       </c>
       <c r="F102" s="2">
-        <v>405705</v>
+        <v>10000</v>
       </c>
       <c r="G102" s="2">
-        <v>405303</v>
+        <v>10000</v>
       </c>
       <c r="H102" s="2">
-        <v>404902</v>
+        <v>10000</v>
       </c>
       <c r="I102" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1">
         <v>102</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>170</v>
+        <v>236</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>228</v>
+        <v>237</v>
       </c>
       <c r="E103" s="2">
-        <v>439627</v>
+        <v>8000</v>
       </c>
       <c r="F103" s="2">
-        <v>439192</v>
+        <v>8000</v>
       </c>
       <c r="G103" s="2">
-        <v>438758</v>
+        <v>8000</v>
       </c>
       <c r="H103" s="2">
-        <v>438323</v>
+        <v>8000</v>
       </c>
       <c r="I103" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="1">
         <v>103</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>229</v>
+        <v>238</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>170</v>
+        <v>239</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="E104" s="2">
-        <v>586162</v>
+        <v>5000</v>
       </c>
       <c r="F104" s="2">
-        <v>585582</v>
+        <v>5000</v>
       </c>
       <c r="G104" s="2">
-        <v>585002</v>
+        <v>5000</v>
       </c>
       <c r="H104" s="2">
-        <v>584422</v>
+        <v>5000</v>
       </c>
       <c r="I104" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="1">
         <v>104</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>231</v>
+        <v>241</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>170</v>
+        <v>239</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
       <c r="E105" s="2">
-        <v>732541</v>
+        <v>18000</v>
       </c>
       <c r="F105" s="2">
-        <v>731817</v>
+        <v>18000</v>
       </c>
       <c r="G105" s="2">
-        <v>731092</v>
+        <v>18000</v>
       </c>
       <c r="H105" s="2">
-        <v>730368</v>
+        <v>18000</v>
       </c>
       <c r="I105" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="1">
         <v>105</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>233</v>
+        <v>243</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>170</v>
+        <v>244</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>234</v>
+        <v>245</v>
       </c>
       <c r="E106" s="2">
-        <v>1098876</v>
+        <v>12000</v>
       </c>
       <c r="F106" s="2">
-        <v>1097789</v>
+        <v>12000</v>
       </c>
       <c r="G106" s="2">
-        <v>1096702</v>
+        <v>12000</v>
       </c>
       <c r="H106" s="2">
-        <v>1095615</v>
+        <v>12000</v>
       </c>
       <c r="I106" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="1">
         <v>106</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>170</v>
+        <v>247</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="E107" s="2">
-        <v>1831546</v>
+        <v>5000</v>
       </c>
       <c r="F107" s="2">
-        <v>1829734</v>
+        <v>5000</v>
       </c>
       <c r="G107" s="2">
-        <v>1827923</v>
+        <v>5000</v>
       </c>
       <c r="H107" s="2">
-        <v>1826111</v>
+        <v>5000</v>
       </c>
       <c r="I107" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="1">
         <v>107</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>237</v>
+        <v>249</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>238</v>
+        <v>220</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>239</v>
+        <v>250</v>
       </c>
       <c r="E108" s="2">
-        <v>35113</v>
+        <v>60000</v>
       </c>
       <c r="F108" s="2">
-        <v>35078</v>
+        <v>60000</v>
       </c>
       <c r="G108" s="2">
-        <v>35044</v>
+        <v>60000</v>
       </c>
       <c r="H108" s="2">
-        <v>35009</v>
+        <v>60000</v>
       </c>
       <c r="I108" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="1">
         <v>108</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>240</v>
+        <v>251</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>238</v>
+        <v>252</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>241</v>
+        <v>253</v>
       </c>
       <c r="E109" s="2">
-        <v>4148</v>
+        <v>15000</v>
       </c>
       <c r="F109" s="2">
-        <v>4144</v>
+        <v>15000</v>
       </c>
       <c r="G109" s="2">
-        <v>4140</v>
+        <v>15000</v>
       </c>
       <c r="H109" s="2">
-        <v>4136</v>
+        <v>15000</v>
       </c>
       <c r="I109" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="1">
         <v>109</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>242</v>
+        <v>254</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>238</v>
+        <v>252</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>243</v>
+        <v>255</v>
       </c>
       <c r="E110" s="2">
-        <v>12547</v>
+        <v>36000</v>
       </c>
       <c r="F110" s="2">
-        <v>12534</v>
+        <v>36000</v>
       </c>
       <c r="G110" s="2">
-        <v>12522</v>
+        <v>36000</v>
       </c>
       <c r="H110" s="2">
-        <v>12509</v>
+        <v>36000</v>
       </c>
       <c r="I110" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="1">
         <v>110</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>244</v>
+        <v>256</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>238</v>
+        <v>191</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>245</v>
+        <v>257</v>
       </c>
       <c r="E111" s="2">
-        <v>32878</v>
+        <v>27874</v>
       </c>
       <c r="F111" s="2">
-        <v>32845</v>
+        <v>27847</v>
       </c>
       <c r="G111" s="2">
-        <v>32813</v>
+        <v>27819</v>
       </c>
       <c r="H111" s="2">
-        <v>32780</v>
+        <v>27792</v>
       </c>
       <c r="I111" s="1" t="s">
-        <v>12</v>
-[...1332 lines deleted...]
-      <c r="I157" s="1" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>