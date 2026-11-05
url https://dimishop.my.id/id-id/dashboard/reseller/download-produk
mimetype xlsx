--- v2 (2026-09-06)
+++ v3 (2026-11-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Produk</t>
   </si>
   <si>
     <t>Item Produk</t>
   </si>
   <si>
     <t>Harga Normal</t>
   </si>
   <si>
     <t>Harga Basic</t>
   </si>
   <si>
     <t>Harga Gold</t>
   </si>
   <si>
     <t>Harga Platinum</t>
   </si>
   <si>
@@ -68,194 +68,107 @@
   <si>
     <t>Blood Strike</t>
   </si>
   <si>
     <t>Blood Strike 100 Gold</t>
   </si>
   <si>
     <t>Tersedia</t>
   </si>
   <si>
     <t>pre30486477</t>
   </si>
   <si>
     <t>Free Fire</t>
   </si>
   <si>
     <t>Free Fire BP Card</t>
   </si>
   <si>
     <t>pre30486479</t>
   </si>
   <si>
     <t>Free Fire Membership Mingguan</t>
   </si>
   <si>
-    <t>GP6</t>
-[...7 lines deleted...]
-  <si>
     <t>PB6</t>
   </si>
   <si>
     <t>POINT BLANK</t>
   </si>
   <si>
     <t>36.000 PB Cash</t>
   </si>
   <si>
     <t>PLN20</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
     <t>PLN 20.000</t>
   </si>
   <si>
-    <t>PLN50</t>
-[...13 lines deleted...]
-  <si>
     <t>pre30412558</t>
   </si>
   <si>
     <t>by.U</t>
   </si>
   <si>
     <t>by.U Data Kaget 15 GB 30 Hari</t>
   </si>
   <si>
     <t>pre30412557</t>
   </si>
   <si>
     <t>by.U Data Kaget 20 GB 30 Hari</t>
   </si>
   <si>
     <t>pre30412556</t>
   </si>
   <si>
     <t>by.U Data Kaget 18 GB 30 Hari</t>
   </si>
   <si>
     <t>TSEL2</t>
   </si>
   <si>
     <t>TELKOMSEL</t>
   </si>
   <si>
     <t>Telkomsel 5.000</t>
   </si>
   <si>
-    <t>pre30460815</t>
-[...55 lines deleted...]
-  <si>
     <t>pre30460944</t>
   </si>
   <si>
     <t>Mobile Legends (Malaysia)</t>
   </si>
   <si>
     <t>Mobile Legends 28 Diamonds (Malaysia)</t>
   </si>
   <si>
-    <t>pre30460958</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30460965</t>
   </si>
   <si>
     <t>Mobile Legends 583 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>pre30460966</t>
   </si>
   <si>
     <t>Mobile Legends 641 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>pre30460969</t>
   </si>
   <si>
     <t>Mobile Legends 870 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>pre30460974</t>
   </si>
   <si>
     <t>Mobile Legends 1383 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>pre30460975</t>
@@ -332,269 +245,107 @@
   <si>
     <t>pre30460992</t>
   </si>
   <si>
     <t>Mobile Legends 5432 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>pre30460994</t>
   </si>
   <si>
     <t>Mobile Legends 5952 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>pre30460995</t>
   </si>
   <si>
     <t>Mobile Legends 6307 Diamonds (Malaysia)</t>
   </si>
   <si>
     <t>pre30460997</t>
   </si>
   <si>
     <t>Mobile Legends 6822 Diamonds (Malaysia)</t>
   </si>
   <si>
-    <t>pre30461004</t>
+    <t>pre30461016</t>
   </si>
   <si>
     <t>Mobile Legends (Global)</t>
   </si>
   <si>
-    <t>Mobile Legends 172 Diamonds (Global)</t>
-[...4 lines deleted...]
-  <si>
     <t>Mobile Legends 888 Diamonds (Global)</t>
   </si>
   <si>
-    <t>pre30461035</t>
+    <t>pre30461036</t>
   </si>
   <si>
     <t>Mobile Legends (Brazil)</t>
   </si>
   <si>
-    <t>Mobile Legends Weekly Diamond Pass (Brazil)</t>
-[...4 lines deleted...]
-  <si>
     <t>Mobile Legends Twilight Pass (Brazil)</t>
   </si>
   <si>
     <t>pre30461038</t>
   </si>
   <si>
     <t>MOBILE LEGENDS</t>
   </si>
   <si>
     <t>Mobile Legends First Top Up 50+5 Diamonds (Brazil)</t>
   </si>
   <si>
-    <t>pre30461039</t>
-[...10 lines deleted...]
-  <si>
     <t>pre30461041</t>
   </si>
   <si>
     <t>Mobile Legends First Top Up 150+15 Diamonds (Brazil)</t>
   </si>
   <si>
-    <t>pre30461042</t>
-[...22 lines deleted...]
-  <si>
     <t>pre30461047</t>
   </si>
   <si>
     <t>Mobile Legends First Top Up 250+25 Diamonds (Brazil)</t>
   </si>
   <si>
-    <t>pre30461048</t>
-[...28 lines deleted...]
-  <si>
     <t>pre30461054</t>
   </si>
   <si>
     <t>Mobile Legends 792 Diamonds (Brazil)</t>
   </si>
   <si>
-    <t>pre30461056</t>
-[...52 lines deleted...]
-  <si>
     <t>pre30461065</t>
   </si>
   <si>
     <t>Mobile Legends 1.926 Diamonds (Brazil)</t>
   </si>
   <si>
     <t>pre30461066</t>
   </si>
   <si>
     <t>Mobile Legends 2.014 Diamonds (Brazil)</t>
   </si>
   <si>
-    <t>pre30461067</t>
-[...28 lines deleted...]
-  <si>
     <t>pre30467452</t>
   </si>
   <si>
     <t>Mobile Legends (Singapore)</t>
   </si>
   <si>
     <t>Mobile Legends Weekly Diamond Pass (Singapore)</t>
   </si>
   <si>
     <t>pre30467453</t>
   </si>
   <si>
     <t>Mobile Legends 14 Diamonds (Singapore)</t>
   </si>
   <si>
     <t>pre30467454</t>
   </si>
   <si>
     <t>Mobile Legends 40 Diamonds (Singapore)</t>
   </si>
   <si>
     <t>pre30467459</t>
   </si>
   <si>
     <t>Mobile Legends 99 Diamonds (Singapore)</t>
@@ -678,59 +429,50 @@
     <t>pre30470233</t>
   </si>
   <si>
     <t>Zepeto</t>
   </si>
   <si>
     <t>Zepeto 62.800 Coins</t>
   </si>
   <si>
     <t>pre30470263</t>
   </si>
   <si>
     <t>State of Survival</t>
   </si>
   <si>
     <t>State of Survival 100 Diamonds</t>
   </si>
   <si>
     <t>BS1B</t>
   </si>
   <si>
     <t>Bstation Premium</t>
   </si>
   <si>
     <t>Bstation Premium 1 Bulan (Sharing)</t>
-  </si>
-[...7 lines deleted...]
-    <t>PUBG Mobile Global 180 UC</t>
   </si>
   <si>
     <t>CNV1B</t>
   </si>
   <si>
     <t>Canva Pro</t>
   </si>
   <si>
     <t>Canva Pro/Edu 1 Bulan (Via Invite)</t>
   </si>
   <si>
     <t>CNV1T</t>
   </si>
   <si>
     <t>Canva Pro/Edu 1 Tahun (Via Invite)</t>
   </si>
   <si>
     <t>VIU1T</t>
   </si>
   <si>
     <t>Viu</t>
   </si>
   <si>
     <t>Viu 1 Tahun</t>
   </si>
@@ -1138,111 +880,111 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I111"/>
+  <dimension ref="A1:I70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H111" sqref="H111"/>
+      <selection activeCell="H70" sqref="H70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="2">
-        <v>13264</v>
+        <v>13335</v>
       </c>
       <c r="F2" s="2">
-        <v>13251</v>
+        <v>13322</v>
       </c>
       <c r="G2" s="2">
-        <v>13238</v>
+        <v>13309</v>
       </c>
       <c r="H2" s="2">
-        <v>13225</v>
+        <v>13296</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="2">
         <v>39689</v>
       </c>
       <c r="F3" s="2">
         <v>39650</v>
       </c>
       <c r="G3" s="2">
@@ -1276,3136 +1018,1947 @@
       </c>
       <c r="G4" s="2">
         <v>27773</v>
       </c>
       <c r="H4" s="2">
         <v>27745</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
         <v>4</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="2">
-        <v>147953</v>
+        <v>268749</v>
       </c>
       <c r="F5" s="2">
-        <v>147806</v>
+        <v>268483</v>
       </c>
       <c r="G5" s="2">
-        <v>147660</v>
+        <v>268217</v>
       </c>
       <c r="H5" s="2">
-        <v>147514</v>
+        <v>267952</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1">
         <v>5</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="2">
-        <v>257830</v>
+        <v>20129</v>
       </c>
       <c r="F6" s="2">
-        <v>257575</v>
+        <v>20109</v>
       </c>
       <c r="G6" s="2">
-        <v>257320</v>
+        <v>20089</v>
       </c>
       <c r="H6" s="2">
-        <v>257065</v>
+        <v>20069</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
         <v>6</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="2">
-        <v>20129</v>
+        <v>45116</v>
       </c>
       <c r="F7" s="2">
-        <v>20109</v>
+        <v>45071</v>
       </c>
       <c r="G7" s="2">
-        <v>20089</v>
+        <v>45027</v>
       </c>
       <c r="H7" s="2">
-        <v>20069</v>
+        <v>44982</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
         <v>7</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2">
-        <v>50070</v>
+        <v>45975</v>
       </c>
       <c r="F8" s="2">
-        <v>50020</v>
+        <v>45930</v>
       </c>
       <c r="G8" s="2">
-        <v>49971</v>
+        <v>45884</v>
       </c>
       <c r="H8" s="2">
-        <v>49921</v>
+        <v>45839</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1">
         <v>8</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D9" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" s="2">
-        <v>118818</v>
+        <v>47542</v>
       </c>
       <c r="F9" s="2">
-        <v>118700</v>
+        <v>47495</v>
       </c>
       <c r="G9" s="2">
-        <v>118583</v>
+        <v>47448</v>
       </c>
       <c r="H9" s="2">
-        <v>118465</v>
+        <v>47401</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1">
         <v>9</v>
       </c>
       <c r="B10" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C10" s="1" t="s">
+      <c r="D10" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D10" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" s="2">
-        <v>45116</v>
+        <v>4095</v>
       </c>
       <c r="F10" s="2">
-        <v>45071</v>
+        <v>4091</v>
       </c>
       <c r="G10" s="2">
-        <v>45027</v>
+        <v>4086</v>
       </c>
       <c r="H10" s="2">
-        <v>44982</v>
+        <v>4082</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1">
         <v>10</v>
       </c>
       <c r="B11" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" s="1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="2">
-        <v>45975</v>
+        <v>8316</v>
       </c>
       <c r="F11" s="2">
-        <v>45930</v>
+        <v>8308</v>
       </c>
       <c r="G11" s="2">
-        <v>45884</v>
+        <v>8300</v>
       </c>
       <c r="H11" s="2">
-        <v>45839</v>
+        <v>8292</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1">
         <v>11</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="2">
-        <v>47542</v>
+        <v>169558</v>
       </c>
       <c r="F12" s="2">
-        <v>47495</v>
+        <v>169390</v>
       </c>
       <c r="G12" s="2">
-        <v>47448</v>
+        <v>169222</v>
       </c>
       <c r="H12" s="2">
-        <v>47401</v>
+        <v>169055</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1">
         <v>12</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D13" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" s="2">
-        <v>4095</v>
+        <v>190242</v>
       </c>
       <c r="F13" s="2">
-        <v>4091</v>
+        <v>190054</v>
       </c>
       <c r="G13" s="2">
-        <v>4086</v>
+        <v>189866</v>
       </c>
       <c r="H13" s="2">
-        <v>4082</v>
+        <v>189677</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1">
         <v>13</v>
       </c>
       <c r="B14" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C14" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E14" s="2">
-        <v>61559</v>
+        <v>252205</v>
       </c>
       <c r="F14" s="2">
-        <v>61498</v>
+        <v>251956</v>
       </c>
       <c r="G14" s="2">
-        <v>61437</v>
+        <v>251706</v>
       </c>
       <c r="H14" s="2">
-        <v>61376</v>
+        <v>251457</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1">
         <v>14</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E15" s="2">
-        <v>123118</v>
+        <v>401142</v>
       </c>
       <c r="F15" s="2">
-        <v>122996</v>
+        <v>400745</v>
       </c>
       <c r="G15" s="2">
-        <v>122874</v>
+        <v>400348</v>
       </c>
       <c r="H15" s="2">
-        <v>122752</v>
+        <v>399951</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1">
         <v>15</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E16" s="2">
-        <v>153897</v>
+        <v>453743</v>
       </c>
       <c r="F16" s="2">
-        <v>153745</v>
+        <v>453294</v>
       </c>
       <c r="G16" s="2">
-        <v>153593</v>
+        <v>452845</v>
       </c>
       <c r="H16" s="2">
-        <v>153441</v>
+        <v>452396</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1">
         <v>16</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E17" s="2">
-        <v>1458</v>
+        <v>466181</v>
       </c>
       <c r="F17" s="2">
-        <v>1456</v>
+        <v>465720</v>
       </c>
       <c r="G17" s="2">
-        <v>1455</v>
+        <v>465259</v>
       </c>
       <c r="H17" s="2">
-        <v>1454</v>
+        <v>464798</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1">
         <v>17</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="E18" s="2">
-        <v>10077</v>
+        <v>493696</v>
       </c>
       <c r="F18" s="2">
-        <v>10067</v>
+        <v>493207</v>
       </c>
       <c r="G18" s="2">
-        <v>10057</v>
+        <v>492719</v>
       </c>
       <c r="H18" s="2">
-        <v>10047</v>
+        <v>492231</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1">
         <v>18</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="E19" s="2">
-        <v>16297</v>
+        <v>505863</v>
       </c>
       <c r="F19" s="2">
-        <v>16281</v>
+        <v>505363</v>
       </c>
       <c r="G19" s="2">
-        <v>16265</v>
+        <v>504862</v>
       </c>
       <c r="H19" s="2">
-        <v>16249</v>
+        <v>504362</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1">
         <v>19</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="E20" s="2">
-        <v>20802</v>
+        <v>619263</v>
       </c>
       <c r="F20" s="2">
-        <v>20782</v>
+        <v>618650</v>
       </c>
       <c r="G20" s="2">
-        <v>20761</v>
+        <v>618038</v>
       </c>
       <c r="H20" s="2">
-        <v>20741</v>
+        <v>617425</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1">
         <v>20</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="E21" s="2">
-        <v>81147</v>
+        <v>768066</v>
       </c>
       <c r="F21" s="2">
-        <v>81067</v>
+        <v>767306</v>
       </c>
       <c r="G21" s="2">
-        <v>80986</v>
+        <v>766546</v>
       </c>
       <c r="H21" s="2">
-        <v>80906</v>
+        <v>765787</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1">
         <v>21</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="E22" s="2">
-        <v>213654</v>
+        <v>878619</v>
       </c>
       <c r="F22" s="2">
-        <v>213442</v>
+        <v>877750</v>
       </c>
       <c r="G22" s="2">
-        <v>213231</v>
+        <v>876881</v>
       </c>
       <c r="H22" s="2">
-        <v>213020</v>
+        <v>876011</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="E23" s="2">
-        <v>8141</v>
+        <v>907460</v>
       </c>
       <c r="F23" s="2">
-        <v>8133</v>
+        <v>906563</v>
       </c>
       <c r="G23" s="2">
-        <v>8124</v>
+        <v>905665</v>
       </c>
       <c r="H23" s="2">
-        <v>8116</v>
+        <v>904768</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D24" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" s="2">
-        <v>81253</v>
+        <v>1009578</v>
       </c>
       <c r="F24" s="2">
-        <v>81173</v>
+        <v>1008579</v>
       </c>
       <c r="G24" s="2">
-        <v>81092</v>
+        <v>1007580</v>
       </c>
       <c r="H24" s="2">
-        <v>81012</v>
+        <v>1006582</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="E25" s="2">
-        <v>169558</v>
+        <v>1075342</v>
       </c>
       <c r="F25" s="2">
-        <v>169390</v>
+        <v>1074278</v>
       </c>
       <c r="G25" s="2">
-        <v>169222</v>
+        <v>1073215</v>
       </c>
       <c r="H25" s="2">
-        <v>169055</v>
+        <v>1072151</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="E26" s="2">
-        <v>190242</v>
+        <v>1141587</v>
       </c>
       <c r="F26" s="2">
-        <v>190054</v>
+        <v>1140458</v>
       </c>
       <c r="G26" s="2">
-        <v>189866</v>
+        <v>1139328</v>
       </c>
       <c r="H26" s="2">
-        <v>189677</v>
+        <v>1138199</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="E27" s="2">
-        <v>252205</v>
+        <v>1256069</v>
       </c>
       <c r="F27" s="2">
-        <v>251956</v>
+        <v>1254827</v>
       </c>
       <c r="G27" s="2">
-        <v>251706</v>
+        <v>1253585</v>
       </c>
       <c r="H27" s="2">
-        <v>251457</v>
+        <v>1252342</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="E28" s="2">
-        <v>401142</v>
+        <v>1533161</v>
       </c>
       <c r="F28" s="2">
-        <v>400745</v>
+        <v>1531645</v>
       </c>
       <c r="G28" s="2">
-        <v>400348</v>
+        <v>1530128</v>
       </c>
       <c r="H28" s="2">
-        <v>399951</v>
+        <v>1528612</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="E29" s="2">
-        <v>453743</v>
+        <v>1619406</v>
       </c>
       <c r="F29" s="2">
-        <v>453294</v>
+        <v>1617804</v>
       </c>
       <c r="G29" s="2">
-        <v>452845</v>
+        <v>1616202</v>
       </c>
       <c r="H29" s="2">
-        <v>452396</v>
+        <v>1614600</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E30" s="2">
-        <v>466181</v>
+        <v>1757925</v>
       </c>
       <c r="F30" s="2">
-        <v>465720</v>
+        <v>1756186</v>
       </c>
       <c r="G30" s="2">
-        <v>465259</v>
+        <v>1754447</v>
       </c>
       <c r="H30" s="2">
-        <v>464798</v>
+        <v>1752708</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="E31" s="2">
-        <v>493696</v>
+        <v>1906682</v>
       </c>
       <c r="F31" s="2">
-        <v>493207</v>
+        <v>1904796</v>
       </c>
       <c r="G31" s="2">
-        <v>492719</v>
+        <v>1902910</v>
       </c>
       <c r="H31" s="2">
-        <v>492231</v>
+        <v>1901024</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="E32" s="2">
-        <v>505863</v>
+        <v>207331</v>
       </c>
       <c r="F32" s="2">
-        <v>505363</v>
+        <v>207126</v>
       </c>
       <c r="G32" s="2">
-        <v>504862</v>
+        <v>206921</v>
       </c>
       <c r="H32" s="2">
-        <v>504362</v>
+        <v>206716</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="C33" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" s="2">
-        <v>619263</v>
+        <v>138100</v>
       </c>
       <c r="F33" s="2">
-        <v>618650</v>
+        <v>137963</v>
       </c>
       <c r="G33" s="2">
-        <v>618038</v>
+        <v>137826</v>
       </c>
       <c r="H33" s="2">
-        <v>617425</v>
+        <v>137690</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C34" s="1" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E34" s="2">
-        <v>768066</v>
+        <v>10760</v>
       </c>
       <c r="F34" s="2">
-        <v>767306</v>
+        <v>10749</v>
       </c>
       <c r="G34" s="2">
-        <v>766546</v>
+        <v>10739</v>
       </c>
       <c r="H34" s="2">
-        <v>765787</v>
+        <v>10728</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E35" s="2">
-        <v>878619</v>
+        <v>31979</v>
       </c>
       <c r="F35" s="2">
-        <v>877750</v>
+        <v>31947</v>
       </c>
       <c r="G35" s="2">
-        <v>876881</v>
+        <v>31916</v>
       </c>
       <c r="H35" s="2">
-        <v>876011</v>
+        <v>31884</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1">
         <v>35</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E36" s="2">
-        <v>907460</v>
+        <v>52593</v>
       </c>
       <c r="F36" s="2">
-        <v>906563</v>
+        <v>52541</v>
       </c>
       <c r="G36" s="2">
-        <v>905665</v>
+        <v>52489</v>
       </c>
       <c r="H36" s="2">
-        <v>904768</v>
+        <v>52437</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E37" s="2">
-        <v>1009578</v>
+        <v>170910</v>
       </c>
       <c r="F37" s="2">
-        <v>1008579</v>
+        <v>170741</v>
       </c>
       <c r="G37" s="2">
-        <v>1007580</v>
+        <v>170571</v>
       </c>
       <c r="H37" s="2">
-        <v>1006582</v>
+        <v>170402</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E38" s="2">
-        <v>1075342</v>
+        <v>385154</v>
       </c>
       <c r="F38" s="2">
-        <v>1074278</v>
+        <v>384773</v>
       </c>
       <c r="G38" s="2">
-        <v>1073215</v>
+        <v>384392</v>
       </c>
       <c r="H38" s="2">
-        <v>1072151</v>
+        <v>384011</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E39" s="2">
-        <v>1141587</v>
+        <v>405544</v>
       </c>
       <c r="F39" s="2">
-        <v>1140458</v>
+        <v>405143</v>
       </c>
       <c r="G39" s="2">
-        <v>1139328</v>
+        <v>404742</v>
       </c>
       <c r="H39" s="2">
-        <v>1138199</v>
+        <v>404341</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>62</v>
+        <v>97</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E40" s="2">
-        <v>1256069</v>
+        <v>35113</v>
       </c>
       <c r="F40" s="2">
-        <v>1254827</v>
+        <v>35078</v>
       </c>
       <c r="G40" s="2">
-        <v>1253585</v>
+        <v>35044</v>
       </c>
       <c r="H40" s="2">
-        <v>1252342</v>
+        <v>35009</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>62</v>
+        <v>97</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E41" s="2">
-        <v>1533161</v>
+        <v>4148</v>
       </c>
       <c r="F41" s="2">
-        <v>1531645</v>
+        <v>4144</v>
       </c>
       <c r="G41" s="2">
-        <v>1530128</v>
+        <v>4140</v>
       </c>
       <c r="H41" s="2">
-        <v>1528612</v>
+        <v>4136</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>62</v>
+        <v>97</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E42" s="2">
-        <v>1619406</v>
+        <v>12736</v>
       </c>
       <c r="F42" s="2">
-        <v>1617804</v>
+        <v>12723</v>
       </c>
       <c r="G42" s="2">
-        <v>1616202</v>
+        <v>12710</v>
       </c>
       <c r="H42" s="2">
-        <v>1614600</v>
+        <v>12698</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>62</v>
+        <v>97</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E43" s="2">
-        <v>1757925</v>
+        <v>33830</v>
       </c>
       <c r="F43" s="2">
-        <v>1756186</v>
+        <v>33797</v>
       </c>
       <c r="G43" s="2">
-        <v>1754447</v>
+        <v>33763</v>
       </c>
       <c r="H43" s="2">
-        <v>1752708</v>
+        <v>33730</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>62</v>
+        <v>97</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E44" s="2">
-        <v>1906682</v>
+        <v>83137</v>
       </c>
       <c r="F44" s="2">
-        <v>1904796</v>
+        <v>83054</v>
       </c>
       <c r="G44" s="2">
-        <v>1902910</v>
+        <v>82972</v>
       </c>
       <c r="H44" s="2">
-        <v>1901024</v>
+        <v>82890</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E45" s="2">
-        <v>44659</v>
+        <v>734</v>
       </c>
       <c r="F45" s="2">
-        <v>44615</v>
+        <v>733</v>
       </c>
       <c r="G45" s="2">
-        <v>44571</v>
+        <v>733</v>
       </c>
       <c r="H45" s="2">
-        <v>44526</v>
+        <v>732</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E46" s="2">
-        <v>215394</v>
+        <v>121629</v>
       </c>
       <c r="F46" s="2">
-        <v>215181</v>
+        <v>121509</v>
       </c>
       <c r="G46" s="2">
-        <v>214967</v>
+        <v>121389</v>
       </c>
       <c r="H46" s="2">
-        <v>214754</v>
+        <v>121268</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E47" s="2">
-        <v>24129</v>
+        <v>3985459</v>
       </c>
       <c r="F47" s="2">
-        <v>24105</v>
+        <v>3981517</v>
       </c>
       <c r="G47" s="2">
-        <v>24081</v>
+        <v>3977575</v>
       </c>
       <c r="H47" s="2">
-        <v>24057</v>
+        <v>3973633</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1">
         <v>47</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E48" s="2">
-        <v>138100</v>
+        <v>15129</v>
       </c>
       <c r="F48" s="2">
-        <v>137963</v>
+        <v>15114</v>
       </c>
       <c r="G48" s="2">
-        <v>137826</v>
+        <v>15099</v>
       </c>
       <c r="H48" s="2">
-        <v>137690</v>
+        <v>15084</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E49" s="2">
-        <v>10760</v>
+        <v>74674</v>
       </c>
       <c r="F49" s="2">
-        <v>10749</v>
+        <v>74601</v>
       </c>
       <c r="G49" s="2">
-        <v>10739</v>
+        <v>74527</v>
       </c>
       <c r="H49" s="2">
-        <v>10728</v>
+        <v>74453</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E50" s="2">
-        <v>18959</v>
+        <v>149971</v>
       </c>
       <c r="F50" s="2">
-        <v>18941</v>
+        <v>149822</v>
       </c>
       <c r="G50" s="2">
-        <v>18922</v>
+        <v>149674</v>
       </c>
       <c r="H50" s="2">
-        <v>18903</v>
+        <v>149526</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>122</v>
       </c>
       <c r="E51" s="2">
-        <v>37768</v>
+        <v>310908</v>
       </c>
       <c r="F51" s="2">
-        <v>37731</v>
+        <v>310600</v>
       </c>
       <c r="G51" s="2">
-        <v>37693</v>
+        <v>310293</v>
       </c>
       <c r="H51" s="2">
-        <v>37656</v>
+        <v>309985</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>123</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E52" s="2">
-        <v>31979</v>
+        <v>1507963</v>
       </c>
       <c r="F52" s="2">
-        <v>31947</v>
+        <v>1506472</v>
       </c>
       <c r="G52" s="2">
-        <v>31916</v>
+        <v>1504980</v>
       </c>
       <c r="H52" s="2">
-        <v>31884</v>
+        <v>1503488</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E53" s="2">
-        <v>56559</v>
+        <v>235313</v>
       </c>
       <c r="F53" s="2">
-        <v>56503</v>
+        <v>235081</v>
       </c>
       <c r="G53" s="2">
-        <v>56447</v>
+        <v>234848</v>
       </c>
       <c r="H53" s="2">
-        <v>56392</v>
+        <v>234615</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>127</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>112</v>
+        <v>128</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E54" s="2">
-        <v>48265</v>
+        <v>518329</v>
       </c>
       <c r="F54" s="2">
-        <v>48217</v>
+        <v>517816</v>
       </c>
       <c r="G54" s="2">
-        <v>48170</v>
+        <v>517303</v>
       </c>
       <c r="H54" s="2">
-        <v>48122</v>
+        <v>516791</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>112</v>
+        <v>131</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="E55" s="2">
-        <v>72398</v>
+        <v>128943</v>
       </c>
       <c r="F55" s="2">
-        <v>72326</v>
+        <v>128815</v>
       </c>
       <c r="G55" s="2">
-        <v>72254</v>
+        <v>128688</v>
       </c>
       <c r="H55" s="2">
-        <v>72183</v>
+        <v>128560</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
         <v>55</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>112</v>
+        <v>134</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="E56" s="2">
-        <v>59692</v>
+        <v>15624</v>
       </c>
       <c r="F56" s="2">
-        <v>59633</v>
+        <v>15609</v>
       </c>
       <c r="G56" s="2">
-        <v>59574</v>
+        <v>15593</v>
       </c>
       <c r="H56" s="2">
-        <v>59515</v>
+        <v>15578</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1">
         <v>56</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>117</v>
+        <v>137</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="E57" s="2">
-        <v>52593</v>
+        <v>10000</v>
       </c>
       <c r="F57" s="2">
-        <v>52541</v>
+        <v>10000</v>
       </c>
       <c r="G57" s="2">
-        <v>52489</v>
+        <v>10000</v>
       </c>
       <c r="H57" s="2">
-        <v>52437</v>
+        <v>10000</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1">
         <v>57</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>112</v>
+        <v>140</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="E58" s="2">
-        <v>94302</v>
+        <v>5000</v>
       </c>
       <c r="F58" s="2">
-        <v>94209</v>
+        <v>5000</v>
       </c>
       <c r="G58" s="2">
-        <v>94115</v>
+        <v>5000</v>
       </c>
       <c r="H58" s="2">
-        <v>94022</v>
+        <v>5000</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1">
         <v>58</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>112</v>
+        <v>140</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="E59" s="2">
-        <v>96530</v>
+        <v>20000</v>
       </c>
       <c r="F59" s="2">
-        <v>96435</v>
+        <v>20000</v>
       </c>
       <c r="G59" s="2">
-        <v>96339</v>
+        <v>20000</v>
       </c>
       <c r="H59" s="2">
-        <v>96244</v>
+        <v>20000</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1">
         <v>59</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="E60" s="2">
-        <v>132357</v>
+        <v>5000</v>
       </c>
       <c r="F60" s="2">
-        <v>132226</v>
+        <v>5000</v>
       </c>
       <c r="G60" s="2">
-        <v>132095</v>
+        <v>5000</v>
       </c>
       <c r="H60" s="2">
-        <v>131964</v>
+        <v>5000</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1">
         <v>60</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="E61" s="2">
-        <v>120663</v>
+        <v>10000</v>
       </c>
       <c r="F61" s="2">
-        <v>120544</v>
+        <v>10000</v>
       </c>
       <c r="G61" s="2">
-        <v>120424</v>
+        <v>10000</v>
       </c>
       <c r="H61" s="2">
-        <v>120305</v>
+        <v>10000</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
         <v>61</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>112</v>
+        <v>150</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="E62" s="2">
-        <v>151150</v>
+        <v>8000</v>
       </c>
       <c r="F62" s="2">
-        <v>151000</v>
+        <v>8000</v>
       </c>
       <c r="G62" s="2">
-        <v>150851</v>
+        <v>8000</v>
       </c>
       <c r="H62" s="2">
-        <v>150701</v>
+        <v>8000</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
         <v>62</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>112</v>
+        <v>153</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="E63" s="2">
-        <v>170910</v>
+        <v>5000</v>
       </c>
       <c r="F63" s="2">
-        <v>170741</v>
+        <v>5000</v>
       </c>
       <c r="G63" s="2">
-        <v>170571</v>
+        <v>5000</v>
       </c>
       <c r="H63" s="2">
-        <v>170402</v>
+        <v>5000</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1">
         <v>63</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>112</v>
+        <v>153</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="E64" s="2">
-        <v>188892</v>
+        <v>18000</v>
       </c>
       <c r="F64" s="2">
-        <v>188705</v>
+        <v>18000</v>
       </c>
       <c r="G64" s="2">
-        <v>188519</v>
+        <v>18000</v>
       </c>
       <c r="H64" s="2">
-        <v>188332</v>
+        <v>18000</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>112</v>
+        <v>158</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="E65" s="2">
-        <v>207684</v>
+        <v>12000</v>
       </c>
       <c r="F65" s="2">
-        <v>207478</v>
+        <v>12000</v>
       </c>
       <c r="G65" s="2">
-        <v>207273</v>
+        <v>12000</v>
       </c>
       <c r="H65" s="2">
-        <v>207067</v>
+        <v>12000</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>112</v>
+        <v>161</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>152</v>
+        <v>162</v>
       </c>
       <c r="E66" s="2">
-        <v>226635</v>
+        <v>5000</v>
       </c>
       <c r="F66" s="2">
-        <v>226411</v>
+        <v>5000</v>
       </c>
       <c r="G66" s="2">
-        <v>226187</v>
+        <v>5000</v>
       </c>
       <c r="H66" s="2">
-        <v>225962</v>
+        <v>5000</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
         <v>66</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>153</v>
+        <v>163</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>112</v>
+        <v>137</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="E67" s="2">
-        <v>245426</v>
+        <v>60000</v>
       </c>
       <c r="F67" s="2">
-        <v>245184</v>
+        <v>60000</v>
       </c>
       <c r="G67" s="2">
-        <v>244941</v>
+        <v>60000</v>
       </c>
       <c r="H67" s="2">
-        <v>244698</v>
+        <v>60000</v>
       </c>
       <c r="I67" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="1">
         <v>67</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>155</v>
+        <v>165</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>112</v>
+        <v>166</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="E68" s="2">
-        <v>264532</v>
+        <v>15000</v>
       </c>
       <c r="F68" s="2">
-        <v>264271</v>
+        <v>15000</v>
       </c>
       <c r="G68" s="2">
-        <v>264009</v>
+        <v>15000</v>
       </c>
       <c r="H68" s="2">
-        <v>263747</v>
+        <v>15000</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1">
         <v>68</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>112</v>
+        <v>166</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="E69" s="2">
-        <v>283324</v>
+        <v>36000</v>
       </c>
       <c r="F69" s="2">
-        <v>283043</v>
+        <v>36000</v>
       </c>
       <c r="G69" s="2">
-        <v>282763</v>
+        <v>36000</v>
       </c>
       <c r="H69" s="2">
-        <v>282483</v>
+        <v>36000</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1">
         <v>69</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="E70" s="2">
-        <v>302274</v>
+        <v>27874</v>
       </c>
       <c r="F70" s="2">
-        <v>301975</v>
+        <v>27847</v>
       </c>
       <c r="G70" s="2">
-        <v>301676</v>
+        <v>27819</v>
       </c>
       <c r="H70" s="2">
-        <v>301377</v>
+        <v>27792</v>
       </c>
       <c r="I70" s="1" t="s">
-        <v>12</v>
-[...1187 lines deleted...]
-      <c r="I111" s="1" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>